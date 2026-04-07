--- v0 (2026-02-03)
+++ v1 (2026-04-07)
@@ -1,7933 +1,7997 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fbb6b4776a4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3355265caa6462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rab128aa3b69943b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re1f851fd07784694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab128aa3b69943b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1f851fd07784694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Suomi 1S: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC papers: UPM Impresse *(C,H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno Dynamic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM ENI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mondoffice Multiuse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF digi paper: UPM Digi Fine Jet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Soll silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office presentation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Cat silk *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Fine SC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Yellow Label Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allegro Demi-Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Eco *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UMP Impresse *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Orange Label Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Canon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 13  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Kirkniemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pikkukyläntie 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lohja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Performer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Otto Speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat Eco: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: UPM Office copy/print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Book creamy 1.6/1.8/1.9/2.0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote matt *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra matt *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Augsburg paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Georg-Haindl-Strasse 4 +5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multicopy Next</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Elk+  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Brite 68, 69, 72, 76, 80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Raja Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Raja Multiuse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS Paper: UPM EcoPrime 68, 72, 76 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM EcoPrime 68 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 19.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpecialCopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote plus *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Everyday</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Claro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: New Future Multi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol silk (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Cat *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 18  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kraft High White EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sky Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Encocoat 2S: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Copy Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte Copy 70 och 80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine SH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Satin AW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office Recycled plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Ecoprime 68* (H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote H NA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa White ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algro Design Duo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profigloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sky Speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: New Future Laser</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall 1,3 EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Satin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>California 2S: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Black Label Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Canon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Gloss AW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Otto Classic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Polar Rough  EU Ecolabel</x:v>
+        <x:v>MFS paper: UPM Brite 68, 72, 76, 80 *(C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Cream ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPlus 45-70 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mondoffice Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Satin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 19.5  EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Allegro Demi-Matt</x:v>
+        <x:v>Munken Polar Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>California: 190, 210, 230, 250, 275, 300, 330, 350, 380 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymUltra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Write</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Impulse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rey Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Matt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPress 48-75 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse premium silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS  paper: UPM EcoPrime 60* (H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Matt *(C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Nova gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough Laminated EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Poste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quantore Multiprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk*(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Recat *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC papers: UPM Impresse Plus *(C,H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi - Gratkorn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>21 Brucker Strasse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gratkorn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Canon Yellow Label Copy</x:v>
+        <x:v>Pro Office Professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Kristall 1,3 EU Ecolabel</x:v>
+        <x:v>WFC paper: UPM Finesse premium silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint paper: UPM EcoBasic *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Plus Insert</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oxford Optik Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox EcoPrint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Office Depot Everyday</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Depot</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote matt *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kraft EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Kristall Rough EU Ecolabel</x:v>
+        <x:v>Hannoart Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough  EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hylte Copy 70 och 80 g/m2</x:v>
-[...31 lines deleted...]
-        <x:v>Raja Multiuse</x:v>
+        <x:v>Munken Print Cream 18  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ProfiMatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper:  UPM Cote matt 1.3 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM ULtra matt *(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS Paper: UPM Brite 68 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Smart *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office copy/print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Classic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Prepersonal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Jet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profisilk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra matt 1.3*(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suomi Gloss: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tauro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa White Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Furioso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star matt 1.2 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max G NA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 17.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Valor *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kaukas paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaukaantie 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappeenranta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Furioso Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Juwel80 Premium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hannoart Silk</x:v>
+        <x:v>LWC paper: UPM Star silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi - Kirkniemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pikkukyläntie 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lohja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Image Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Script</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zoom Image</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZOOM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Galerie Fine SH</x:v>
+        <x:v>Special Silk C2S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Galerie Lite Gloss</x:v>
+        <x:v>GalerieArt Web Gloss</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Magno Natural</x:v>
+        <x:v>Galerie Brite Gloss</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Magno Satin AW</x:v>
+        <x:v>Newsprint paper: UPM EcoBasic *(H,G) (EU)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algro Design Advanced</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>GalerieArt Plus Gloss</x:v>
+        <x:v>Tecno pro laser</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profibulk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi </x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sappi - Maastricht</x:v>
-[...10 lines deleted...]
-        <x:v>GalerieArt Volume</x:v>
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Multi-purpose Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat 2S Eco: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Cream Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Amber Graphic by Arctic Paper Munkedals AB  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Preprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno star</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max S *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Bulk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sappi </x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sappi - Maastricht</x:v>
-[...10 lines deleted...]
-        <x:v>GalerieArt Plus Silk</x:v>
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sappi </x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Black Label Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Brilliance ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Laminated EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Home Office</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Volume Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU papers: UPM Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 17.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Silk C1S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allegro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi - Gratkorn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>21 Brucker Strasse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gratkorn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Suomi 1S: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380</x:v>
+        <x:v>WFU copy papers:  UPM Office multifunction</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse G gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Brilliance Linen ECO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SC papers: UPM Impresse *(C,H,G)</x:v>
-[...383 lines deleted...]
-        <x:v>Lyreco Copy Paper</x:v>
+        <x:v>Munken Polar 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Office Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001, 3044 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lyreco</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Office Depot Everyday</x:v>
+        <x:v>Sylvamo Economy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Office Depot</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
-      </x:c>
-[...6878 lines deleted...]
-        <x:v>Brussels</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>