--- v1 (2026-04-07)
+++ v2 (2026-06-15)
@@ -1,7985 +1,7985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3355265caa6462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37597e283d5042ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re1f851fd07784694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R63390fdda0074f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1f851fd07784694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63390fdda0074f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hannoart Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS Paper: UPM EcoPrime 68, 72, 76 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM EcoPrime 68 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 19.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpecialCopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Encocoat 2S: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Copy Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote H NA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa White ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office Recycled plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Ecoprime 68* (H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hylte Copy 70 och 80 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hylte Paper AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyltebruk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine SH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Satin AW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Everyday</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Claro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: New Future Multi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol silk (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Cat *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 18  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kraft High White EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sky Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote plus *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Soll silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF digi paper: UPM Digi Fine Jet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Brite 68, 69, 72, 76, 80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Raja Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Elk+  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UMP Impresse *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Orange Label Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Canon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat Eco: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: UPM Office copy/print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Performer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Otto Speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 13  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Kirkniemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pikkukyläntie 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lohja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Book creamy 1.6/1.8/1.9/2.0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote matt *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra matt *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Augsburg paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Georg-Haindl-Strasse 4 +5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Augsburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multicopy Next</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Eco *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Raja Multiuse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Plus Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algro Design Duo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profigloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sky Speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC papers: UPM Impresse *(C,H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Suomi 1S: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SC papers: UPM Impresse *(C,H,G)</x:v>
+        <x:v>Tecno Dynamic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM ENI</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>GalerieArt Volume</x:v>
+        <x:v>Mondoffice Multiuse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Plus Silk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Yellow Label Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allegro Demi-Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office presentation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Cat silk *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Fine SC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: New Future Laser</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall 1,3 EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>California 2S: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Black Label Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Canon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Gloss AW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote *(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Lite Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi </x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Satin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Sappi - Maastricht</x:v>
       </x:c>
       <x:c t="str">
         <x:v>16 Biesenweg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maastricht</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tecno Dynamic</x:v>
+        <x:v>Galerie Brite Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS paper: UPM Brite 68, 72, 76, 80 *(C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Otto Classic</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LWC paper: UPM Cote *(H)</x:v>
+        <x:v>Mondoffice Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Satin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Cream ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 19.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPlus 45-70 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>California: 190, 210, 230, 250, 275, 300, 330, 350, 380 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymUltra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Write</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rey Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Impulse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quantore Multiprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Nova gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS  paper: UPM EcoPrime 60* (H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Matt *(C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough Laminated EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Poste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPress 48-75 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse premium silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office copy/print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Classic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Prepersonal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ProfiMatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper:  UPM Cote matt 1.3 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM ULtra matt *(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS Paper: UPM Brite 68 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Smart *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra matt 1.3*(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Jet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profisilk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 18  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Office Depot Everyday</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Office Depot</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse premium silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint paper: UPM EcoBasic *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Plus Insert</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oxford Optik Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox EcoPrint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote matt *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kraft EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suomi Gloss: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tauro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote silk *(H)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Rauma paper mill</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkalantie 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rauma</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFS paper: UPM ENI</x:v>
+        <x:v>Performa White Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Furioso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk*(G)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mondoffice Multiuse</x:v>
+        <x:v>SC paper: UPM Recat *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC papers: UPM Impresse Plus *(C,H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Multi-purpose Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Lyreco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WF digi paper: UPM Digi Fine Jet</x:v>
+        <x:v>Newsprint paper: UPM EcoBasic *(H,G) (EU)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LWC paper: UPM Soll silk</x:v>
-[...31 lines deleted...]
-        <x:v>Munken Pure 1,3  EU Ecolabel</x:v>
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algro Design Advanced</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno pro laser</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profibulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star matt 1.2 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max G NA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 17.5  EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WFU copy paper: UPM Office presentation</x:v>
+        <x:v>LWC paper: UPM Star silk *(H)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SC paper: UPM Cat silk *(H,G)</x:v>
+        <x:v>Galerie Brite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Kirkniemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pikkukyläntie 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lohja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Image Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk *(H)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WFU paper: UPM Fine SC</x:v>
+        <x:v>WFU paper: UPM Script</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Euroart Gloss</x:v>
+        <x:v>Zoom Image</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZOOM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Silk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Sappi </x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Canon Yellow Label Copy</x:v>
+        <x:v>Special Silk C2S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Amber Graphic by Arctic Paper Munkedals AB  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Preprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Volume Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Allegro Demi-Matt</x:v>
+        <x:v>Galerie Fine Bulk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Silk C1S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max S *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno star</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Black Label Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Brilliance ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Laminated EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Home Office</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU papers: UPM Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 17.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Juwel80 Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Furioso Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Valor *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kaukas paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaukaantie 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappeenranta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat 2S Eco: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Cream Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allegro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi - Gratkorn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>21 Brucker Strasse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gratkorn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Euroart Silk</x:v>
-[...31 lines deleted...]
-        <x:v>SC paper: UPM Eco *(H, G)</x:v>
+        <x:v>Munken Polar 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Office Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers:  UPM Office multifunction</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Pure Rough  EU Ecolabel</x:v>
-[...63 lines deleted...]
-        <x:v>SC paper: UMP Impresse *(H,G)</x:v>
+        <x:v>WFC paper: UPM Finesse G gloss</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SC paper: UPM Max *(H,G)</x:v>
-[...319 lines deleted...]
-        <x:v>Ensocoat Eco: 180, 190, 210, 220, 230, 250, 275, 300, 330, 350,380 g/m2</x:v>
+        <x:v>Performa Brilliance Linen ECO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
-      </x:c>
-[...6878 lines deleted...]
-        <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sylvamo Economy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">