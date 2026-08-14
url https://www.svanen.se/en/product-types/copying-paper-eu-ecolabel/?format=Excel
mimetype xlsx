--- v2 (2026-06-15)
+++ v3 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37597e283d5042ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1b125af8a54923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R63390fdda0074f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R883c45389fc94113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63390fdda0074f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R883c45389fc94113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -3396,4602 +3396,4634 @@
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Munken Premium White 19.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno speed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPlus 45-70 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>California: 190, 210, 230, 250, 275, 300, 330, 350, 380 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar Rough Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymUltra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Write</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Magno Natural</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Premium White 19.5  EU Ecolabel</x:v>
+        <x:v>Rey Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Impulse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quantore Multiprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Rough Laminated  EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Polar Laminated  EU Ecolabel</x:v>
+        <x:v>LWC paper: UPM Nova gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS  paper: UPM EcoPrime 60* (H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Matt *(C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Rough Laminated EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Kristall Rough EU Ecolabel</x:v>
+        <x:v>WFU paper: UPM Poste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Euroart Plus Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimaPress 48-75 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORLÄNGE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WF DIGI paper: UPM DIGI Finesse premium silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM-Kymi paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Selluntie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuusankoski</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Web Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy paper: UPM Office copy/print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Classic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Prepersonal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ProfiMatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper:  UPM Cote matt 1.3 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM ULtra matt *(G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFS Paper: UPM Brite 68 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Smart *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Bright Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra matt 1.3*(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough Laminated  EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tecno speed</x:v>
+        <x:v>BERGA Jet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BERGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profisilk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx Rough  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 18  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure Laminated  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Fine Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Plus Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Office Depot Everyday</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Office Depot</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PrimaPlus 45-70 gsm</x:v>
+        <x:v>WFC paper: UPM Finesse premium silk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Stora Enso Paper AB, Kvarnsveden Mill</x:v>
-[...10 lines deleted...]
-        <x:v>California: 190, 210, 230, 250, 275, 300, 330, 350, 380 g/m2</x:v>
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint paper: UPM EcoBasic *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol gloss (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Plus Insert</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oxford Optik Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox EcoPrint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote matt *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Magno Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magno</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Maastricht</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>16 Biesenweg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maastricht</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kraft EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hannoart Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Suomi Gloss: 220, 240, 270, 300, 350 g/m2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WF DIGI paper: UPM DIGI Finesse gloss</x:v>
+        <x:v>GalerieArt Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt (sheets)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>UPM-Kymi paper and pulp mill</x:v>
-[...10 lines deleted...]
-        <x:v>Munken Polar Rough Laminated  EU Ecolabel</x:v>
+        <x:v>UPM Plattling paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nicolausstrasse 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plattling</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Cote silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Rauma paper mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkalantie 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rauma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa White Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WFU copy papers: KymUltra</x:v>
+        <x:v>Furioso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print White 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 20  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Pure  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk*(G)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BERGA Write</x:v>
+        <x:v>SC paper: UPM Recat *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC papers: UPM Impresse Plus *(C,H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Multi-purpose Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lyreco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Newsprint paper: UPM EcoBasic *(H,G) (EU)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multicopy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001, 3044 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Multicopy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Algro Design Advanced</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno pro laser</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Profibulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol plus (sheets)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star matt 1.2 *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max G NA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 17.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Kirkniemi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pikkukyläntie 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lohja</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Image Volume</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Galerie Brite Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Ultra Silk *(H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU paper: UPM Script</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zoom Image</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ZOOM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Quatro Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Silk C2S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Amber Graphic by Arctic Paper Munkedals AB  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERGA Preprint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>BERGA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rey Copy</x:v>
+        <x:v>Magno Volume Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Impulse</x:v>
+        <x:v>Galerie Fine Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Silk C1S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vantage Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SC paper: UPM Max S *(H,G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Star *(H, G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Print Cream 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tecno star</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Quantore Multiprint</x:v>
+        <x:v>Galerie Fine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Canon Black Label Plus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sylvamo Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Pure Rough Laminated  EU Ecolabel</x:v>
+        <x:v>Performa Brilliance ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Kristall Laminated EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Munken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arctic Paper Munkedal AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>MUNKEDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LWC paper: UPM Nova gloss (sheets)</x:v>
+        <x:v>Pro Office Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Home Office</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU papers: UPM Fine</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>UPM Plattling paper mill</x:v>
-[...10 lines deleted...]
-        <x:v>MFS  paper: UPM EcoPrime 60* (H,G)</x:v>
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chromocard HB Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium Cream 17.5  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Copy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Juwel80 Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers: KymLux Business</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LWC paper: UPM Matt *(C)</x:v>
+        <x:v>Furioso Web</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Xerox Business</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Valor *(H, G)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UPM</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>UPM Kaukas paper and pulp mill</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaukaantie 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappeenranta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Premium White 15  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Lynx  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Ehingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postfach 1365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ehingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ensocoat 2S Eco: 220, 240, 270, 300, 350 g/m2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Superior</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Cream Linen ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Enso Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Salmisaarenaukio 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pro Office Basic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Web Silk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi Europe SA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>166 Chaussée de la Hulpe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brussels</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LWC paper: UPM Sol matt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>UPM Kymmene Corporation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HELSINKI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Performa Bright ECO</x:v>
+        <x:v>Allegro Gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sappi - Gratkorn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>21 Brucker Strasse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gratkorn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Munken Polar 1,3  EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Munken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arctic Paper Munkedal AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MUNKEDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HP Office Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001, 3044 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFU copy papers:  UPM Office multifunction</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WFC paper: UPM Finesse G gloss</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FI/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPM Kymmene Corporation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HELSINKI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Performa Brilliance Linen ECO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FI/011/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Enso Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Salmisaarenaukio 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Munken Kristall Rough Laminated EU Ecolabel</x:v>
-[...63 lines deleted...]
-        <x:v>GalerieArt Web Matt</x:v>
+        <x:v>Sylvamo Economy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/011/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Copying Paper (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU11 Graphic paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sylvamo Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nymölla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GalerieArt Natural</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Euroart Plus Gloss</x:v>
+        <x:v>Tauro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PrimaPress 48-75 gsm</x:v>
-[...63 lines deleted...]
-        <x:v>Quatro Gloss</x:v>
+        <x:v>Galerie Book</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/011/007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Copying Paper (EU-Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU11 Graphic paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sappi </x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sappi Europe SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>166 Chaussée de la Hulpe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brussels</x:v>
-      </x:c>
-[...3582 lines deleted...]
-        <x:v>Nymölla</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>