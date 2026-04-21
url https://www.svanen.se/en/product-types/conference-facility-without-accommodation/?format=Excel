--- v1 (2026-02-17)
+++ v2 (2026-04-21)
@@ -1,1117 +1,1149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e4d95e44274beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6678340be5414887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2a3d3a39dc3445fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R76861f7ddefb439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a3d3a39dc3445fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76861f7ddefb439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Karlstad CCC - Visit Karlstad AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlstad CCC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlstad CCC - Visit Karlstad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Erlandergatan 8A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7A Odenplan, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A Odenplan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odenplan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nalen, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nalen Evenemang och Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nalen Evenemang och Konferens AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Regeringsgatan 74</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sankt Gertrud Konferens, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>S:t Gertrud Konferens &amp; Restaurang AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergatan 7b</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Usine Conference</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Usine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Festivus konferens AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södermalmsallén 36-38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Citykonferensen / Ingenjörshuset, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Citykonferensen / Ingenjörshuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Citykonferensen / Ingenjörshuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1419</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Götgatsbacken, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0128</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Götgatsbacken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lustikulla Konferens &amp; Event, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lustikulla Konferens &amp; Event</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lustikulla Konferens &amp; Event</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmsvägen 18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Uppsala, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Uppsala</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Piperska Muren, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piperska Muren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piperska Muren AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scheelegatan 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Great Events Catering XPO AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Great Events Catering XPO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmsjövägen 12,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arlandastad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kultur &amp; Fritid Gävle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brygghuset, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brygghuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brygghuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>World Trade Center Stockholm, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>World Trade Center</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>World Trade Center Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70354</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 466</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Studio Malmö, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Studio Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordenskiöldsgatan 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kulturens Hus i Luleå, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kulturens hus i Umeå</x:v>
+        <x:v>Kulturens hus i Luleå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå Kommun, Kultur- och Fritidsförvaltningen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 50001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Karlstad CCC - Visit Karlstad AB, Konferens</x:v>
-[...66 lines deleted...]
-        <x:v>3110 0086</x:v>
+        <x:v>Visit Linköping &amp; Co AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Visit Linköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping Konsert &amp; Kongress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1397</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klarabergsviadukten 90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aktiebolaget Operakällaren, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Operakällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aktiebolaget Operakällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1616</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bonnierhuset Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonnierhuset Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torsgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Östra Hamngatan, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Östra Hamngatan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östra Hamngatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101 23 Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7A Posthuset, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0087</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7A</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>7A Odenplan</x:v>
-[...57 lines deleted...]
-        <x:v>1</x:v>
+        <x:v>7A Posthuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasagatan 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Torsgatan, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Torsgatan</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>S:t Gertrud Konferens &amp; Restaurang AB</x:v>
-[...2 lines deleted...]
-        <x:v>Östergatan 7b</x:v>
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Court, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HighCourt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>High Court</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmöhusvägen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>United Spaces Waterfront, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Waterfront</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Östergårds Mat Fest &amp; Möten, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Östergårds Mat Fest &amp; Möten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danderydsvägen 144</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Danderyd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
+        <x:v>Stadshuskällaren, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadshuskällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadshuskällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkargatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Lindholmen, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Lindholmen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Uppsala Konsert och Kongress, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala Konsert och Kongres</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala Konsert &amp; Kongress AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaksala torg 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens, Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170 60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klara</x:v>
-[...58 lines deleted...]
-        <x:v>Malmö</x:v>
+        <x:v>7A Strandvägen, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0085, 3110 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A Strandvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandvägen 7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>United Spaces Solna Strand, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0131</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>United Spaces</x:v>
       </x:c>
       <x:c t="str">
         <x:v>United Spaces Solna Strand</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
-      </x:c>
-[...702 lines deleted...]
-        <x:v>BOX 190</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>