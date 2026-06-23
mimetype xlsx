--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6678340be5414887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f2ebf1c30949c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R76861f7ddefb439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4395b7771134419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76861f7ddefb439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4395b7771134419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Konserthus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kultur &amp; Fritid Gävle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Usine Conference</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Usine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Festivus konferens AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södermalmsallén 36-38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå Folkets Hus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 466</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brygghuset, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brygghuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brygghuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>World Trade Center Stockholm, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>World Trade Center</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>World Trade Center Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70354</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Karlstad CCC - Visit Karlstad AB, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlstad CCC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karlstad CCC - Visit Karlstad AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tage Erlandergatan 8A</x:v>
@@ -164,82 +324,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>S:t Gertrud Konferens &amp; Restaurang AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östergatan 7b</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Usine Conference</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Citykonferensen / Ingenjörshuset, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Citykonferensen / Ingenjörshuset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Citykonferensen / Ingenjörshuset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1419</x:v>
@@ -388,178 +516,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Great Events Catering XPO AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Halmsjövägen 12,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arlandastad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Gävle Konserthus</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>United Spaces Studio Malmö, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0195</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>United Spaces Studio Malmö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordenskiöldsgatan 24</x:v>
@@ -580,570 +580,570 @@
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kulturens hus i Luleå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå Kommun, Kultur- och Fritidsförvaltningen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 50001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Visit Linköping &amp; Co AB, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Visit Linköping</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping Konsert &amp; Kongress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1397</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klarabergsviadukten 90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bonnierhuset Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bonnierhuset Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Torsgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aktiebolaget Operakällaren, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Operakällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aktiebolaget Operakällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1616</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Östra Hamngatan, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Östra Hamngatan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östra Hamngatan 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101 23 Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7A Posthuset, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A Posthuset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasagatan 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>High Court, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HighCourt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>High Court</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmöhusvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Torsgatan, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0123</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Torsgatan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stadshuskällaren, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadshuskällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadshuskällaren</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkargatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Östergårds Mat Fest &amp; Möten, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östergårds Mat Fest &amp; Möten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderydsvägen 144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danderyd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Waterfront, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Waterfront</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BOX 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Solna Strand, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0131</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Solna Strand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>United Spaces Lindholmen, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>United Spaces Lindholmen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Uppsala Konsert och Kongress, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala Konsert och Kongres</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala Konsert &amp; Kongress AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vaksala torg 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>7A Strandvägen, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0085, 3110 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7A Strandvägen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandvägen 7A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Münchenbryggeriet Event &amp; Konferens, Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170 60</x:v>
-      </x:c>
-[...478 lines deleted...]
-        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>