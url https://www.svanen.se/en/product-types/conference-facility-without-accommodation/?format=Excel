--- v3 (2026-06-23)
+++ v4 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f2ebf1c30949c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf817bc772cf443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4395b7771134419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc3fc9c24ca82415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4395b7771134419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3fc9c24ca82415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -580,50 +580,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kulturens hus i Luleå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå Kommun, Kultur- och Fritidsförvaltningen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 50001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Artipelag AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170 60</x:v>