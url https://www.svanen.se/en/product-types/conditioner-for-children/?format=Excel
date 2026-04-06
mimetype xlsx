--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,317 +1,317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8962770bfb7c42b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732c3dc101a240cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rcfed1007e6a84c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd6a6edcb3e74572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfed1007e6a84c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd6a6edcb3e74572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Derma Kids Leave-in Conditioner Spray, 200 ml - 20002548</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barnbalsam Spray, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Balsam, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bamse Balsamspray, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bamse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Minstingen Kids Balsamspray, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0133, 5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Balsamspray Oparfymerad, 200 ml (20002108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lille Kanin Balsam, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0395, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bamse Balsam, 200 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Lille Kanin Balsam, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0395, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>