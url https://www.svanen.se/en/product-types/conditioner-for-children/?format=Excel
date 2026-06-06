--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,310 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732c3dc101a240cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788b74a5c3454f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdd6a6edcb3e74572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42156b729a854218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd6a6edcb3e74572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42156b729a854218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Derma Kids Leave-in Conditioner Spray, 200 ml - 20002548</x:v>
+        <x:v>Minstingen Barnbalsam Spray, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0097, 5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Balsamspray, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Kids Balsamspray, 150 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0133, 5090 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Derma Kids Leave-in Conditioner Spray, 200 ml - 20002860</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Derma</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Minstingen Barnbalsam Spray, 150 ml</x:v>
-[...49 lines deleted...]
-        <x:v>Bamse</x:v>
+        <x:v>Lille Kanin Balsam, 75 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Balsamspray Oparfymerad, 200 ml (20002108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bamse Balsamspray, 150 ml</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Lille Kanin Balsam, 150 ml</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Lille Kanin Balsam, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0395, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>