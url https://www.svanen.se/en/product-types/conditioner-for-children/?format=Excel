--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788b74a5c3454f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0535e11534f1474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R42156b729a854218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R823d4b32041f4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42156b729a854218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R823d4b32041f4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,174 +100,174 @@
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bamse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Derma Kids Leave-in Conditioner Spray, 200 ml - 20002860</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0094, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conditioner for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Derma</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Minstingen Kids Balsamspray, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0133, 5090 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Derma Kids Leave-in Conditioner Spray, 200 ml - 20002860</x:v>
+        <x:v>VIDE VILDA baby/barn Balsamspray Oparfymerad, 200 ml (20002108)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0094, 5090 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>4</x:v>
-[...2 lines deleted...]
-        <x:v>Derma</x:v>
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Lille Kanin Balsam, 75 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0395, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Olaf Ryes Gade 7N, 1.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Lille Kanin Balsam, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0395, 5090 0395</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conditioner for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lille Kanin</x:v>
       </x:c>
       <x:c t="str">