--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,797 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re508c9ac7fe347d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d725d7f26bf4752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rd7b2fb15db674e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R710d83271ccd4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7b2fb15db674e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R710d83271ccd4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pan soffbord 120x70, m/runda hörn, med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus side table 45x45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord m/runda hörn, med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 65x65, m/runda hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pan soffbord Ø90 med underskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pan soffbord 70x70 med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pan soffbord 125x70 m/oval skiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan soffbord 70x70 med underskiva</x:v>
-[...31 lines deleted...]
-        <x:v>Aarhus side table 45x45</x:v>
+        <x:v>Aarhus coffee table 120x70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pan soffbord Ø60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø70 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø60 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 125x70 m/oval skiva, med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x80 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus coffee table 80x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x70 rundade hörn utan underskiva, mdf fasad kant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 70x70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 70x70 rundade hörn utan underskiva, mdf fasad kant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pan soffbord 120x70 m/underskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
-      </x:c>
-[...574 lines deleted...]
-        <x:v>Årre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>