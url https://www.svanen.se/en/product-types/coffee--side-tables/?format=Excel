--- v2 (2026-04-17)
+++ v3 (2026-06-10)
@@ -1,797 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d725d7f26bf4752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefa8142b94c4c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R710d83271ccd4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79386125eaab417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R710d83271ccd4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79386125eaab417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pan soffbord m/runda hörn, med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 65x65, m/runda hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pan soffbord 120x70, m/runda hörn, med underskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0098</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Helland Møbler AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stordal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan soffbord Ø50</x:v>
-[...58 lines deleted...]
-        <x:v>Stordal</x:v>
+        <x:v>Pan soffbord Ø90 med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 70x70 med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 125x70 m/oval skiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus coffee table 120x70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Aarhus side table 45x45</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pan soffbord m/runda hörn, med underskiva</x:v>
-[...191 lines deleted...]
-        <x:v>Aarhus coffee table 120x70</x:v>
+        <x:v>Pan soffbord Ø60 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø70 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 125x70 m/oval skiva, med underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 70x70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x80 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x70 rundade hörn utan underskiva, mdf fasad kant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord Ø90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 70x70 rundade hörn utan underskiva, mdf fasad kant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan soffbord 120x70 m/underskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee &amp; side tables</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus coffee table 80x80</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee &amp; side tables</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BoConcept</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>Stordal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>