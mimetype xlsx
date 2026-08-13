--- v3 (2026-06-10)
+++ v4 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefa8142b94c4c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a04c1f97ab402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79386125eaab417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R43d03158541b45cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79386125eaab417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43d03158541b45cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">