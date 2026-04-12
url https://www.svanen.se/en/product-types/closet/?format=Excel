--- v1 (2026-02-11)
+++ v2 (2026-04-12)
@@ -1,433 +1,433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4ad364c440a413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a55576aa2f044b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ree184bd32fcc4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0908e70af88a4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree184bd32fcc4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0908e70af88a4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Wardrobe with two tubes and one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with one fixed and four removable shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Kapp- och skohylla Maximal Tråd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rydd garderobesystem, x-finèr, direktelaminat/høytrykkslaminat, alle størrelser og varianter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande Fabrikker AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjelbostad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innfjorden</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Wardrobe with tube, shelves and 3 drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövel och vanthållare Maximal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvinda Ergo mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grande Garderobeskap, fra 30x30x100 cm til 100x60x240 cm, med hyller/stang/trådkurver, direktelaminat/høytrykkslaminat, alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Klädvagn Roller Midi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Wardrobe with tube and two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Aksess-serien, direktelaminat/høytrykkslaminat, alle størrelser, alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande Fabrikker AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjelbostad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innfjorden</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>KRS Trådkorg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">