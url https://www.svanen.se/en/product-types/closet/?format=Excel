--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a55576aa2f044b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316b8f1c74f243e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0908e70af88a4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R469548aff6214a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0908e70af88a4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R469548aff6214a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Kapp- och skohylla Maximal Tråd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Wardrobe with two tubes and one shelf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
@@ -100,366 +132,334 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KRS Kapp- och skohylla Maximal Tråd</x:v>
+        <x:v>Rydd garderobesystem, x-finèr, direktelaminat/høytrykkslaminat, alle størrelser og varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with tube, shelves and 3 drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grande Garderobeskap, fra 30x30x100 cm til 100x60x240 cm, med hyller/stang/trådkurver, direktelaminat/høytrykkslaminat, alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvagn Roller Midi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rydd garderobesystem, x-finèr, direktelaminat/høytrykkslaminat, alle størrelser og varianter</x:v>
+        <x:v>TAUMONA Wardrobe with tube and two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvinda Ergo mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövel och vanthållare Maximal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Trådkorg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aksess-serien, direktelaminat/høytrykkslaminat, alle størrelser, alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grande Fabrikker AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skjelbostad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innfjorden</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TAUMONA Wardrobe with 4 shelves and 3 drawers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">