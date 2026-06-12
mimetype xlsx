--- v3 (2026-06-12)
+++ v4 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316b8f1c74f243e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297036e14194f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R469548aff6214a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R68fc498c49214e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R469548aff6214a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68fc498c49214e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">