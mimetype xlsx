--- v4 (2026-06-12)
+++ v5 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5297036e14194f8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ddb80dd0764e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R68fc498c49214e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R85a8237584f44a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68fc498c49214e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85a8237584f44a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">