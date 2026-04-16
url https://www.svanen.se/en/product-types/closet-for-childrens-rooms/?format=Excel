--- v1 (2026-02-11)
+++ v2 (2026-04-16)
@@ -1,150 +1,758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b13338a68154a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe10bb4a3f4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rba1a1bdf24d04fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75732fcbf6124636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba1a1bdf24d04fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75732fcbf6124636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk (33387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack golvmodell (36257)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 liten dörr (36970)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 1 fack med sittbänk (36265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack delad (33855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36262)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dalform Kapprumsinredning serie 9858</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0137</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dalform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dalform AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kungsvägen 22</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Säter</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack delad (33855)</x:v>
-[...31 lines deleted...]
-        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+        <x:v>Ryggplatta till Flexifack (30998)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, blå (80735)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra överhylla (36270)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 Klädfack hel utan sittbänk (33383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, hörnmodul (36267)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 sittbänk och skohylla delad (33857)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra överhylla (36272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, lindgrön (80737)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk (33386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, svart (80728)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 extra hyllplan (31313)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -164,243 +772,851 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack golvmodell (36257)</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 22 extra hyllplan (36269)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, grön (80736)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, petrol (80734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 liten dörr (36971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi klädkrok enkel (36275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 sittbänk och skohylla delad (33858)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi meddelandehylla (36274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36261)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack golvmodell (36256)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 2 fack med sittbänk (36266)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flexi 28 extra hyllplan (31314)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 liten dörr (36970)</x:v>
-[...63 lines deleted...]
-        <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
+        <x:v>Flexi 22 dörr (37027)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 dörr (36973)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36260)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi dubbelkrok (38809)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack (36253)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk (33384)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusgrå (33898)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 dörr (36972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell (33945)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk golvmodell (33388)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, rosa (80732)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -420,979 +1636,403 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33941)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 sittbänk och skohylla delad (33859)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36263)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 dörr (36972)</x:v>
-[...895 lines deleted...]
-        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+        <x:v>Flexi 28 klädfack delad (33856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, vit (80727)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell (33943)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33940)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33942)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack golvmodell (36258)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -1412,211 +2052,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33940)</x:v>
-[...159 lines deleted...]
-        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36264)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, lingonröd (80731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel utan sittbänk (33381)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -1637,562 +2149,50 @@
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Flexi 22 liten dörr (37026)</x:v>
-      </x:c>
-[...510 lines deleted...]
-        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>