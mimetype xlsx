--- v2 (2026-04-16)
+++ v3 (2026-06-16)
@@ -1,341 +1,661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe10bb4a3f4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05db4ed477cc40f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R75732fcbf6124636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9726c90096b94c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75732fcbf6124636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9726c90096b94c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, svart (80728)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 extra hyllplan (31313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack (36255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra hyllplan (36269)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, lindgrön (80737)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk (33386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, grön (80736)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, petrol (80734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 liten dörr (36971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi klädkrok enkel (36275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack golvmodell (36257)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 liten dörr (36970)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack delad (33855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flexi 28 klädfack hel med sittbänk (33387)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 25 hörnmodul 1 fack med sittbänk (36265)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack delad (33855)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36262)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -388,755 +708,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, hörnmodul (36267)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 sittbänk och skohylla delad (33857)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra överhylla (36272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 Klädfack hel utan sittbänk (33383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi meddelandehylla (36274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra överhylla (36270)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Högtryckslaminat till Flexi sittbänk, blå (80735)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 extra överhylla (36270)</x:v>
-[...478 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 25 sittbänk och skohylla delad (33858)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36261)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
-[...31 lines deleted...]
-        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
+        <x:v>Flexi 28 extra hyllplan (31314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 2 fack med sittbänk (36266)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -1156,115 +1252,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
-[...63 lines deleted...]
-        <x:v>Flexi 28 extra hyllplan (31314)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusgrå (33898)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 dörr (36973)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack (36253)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk (33384)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -1284,82 +1412,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 dörr (36973)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36260)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -1380,146 +1476,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack (36253)</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 25 dörr (36972)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -1572,83 +1572,499 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell (33944)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 sittbänk och skohylla delad (33859)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33940)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, lingonröd (80731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel utan sittbänk (33381)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 extra överhylla (36271)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 liten dörr (37026)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33942)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack golvmodell (36258)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack delad (33854)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Högtryckslaminat till Flexi sittbänk, rosa (80732)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell (33944)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -1668,178 +2084,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Flexi 28 klädfack delad (33856)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -1861,338 +2149,50 @@
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell (33943)</x:v>
-      </x:c>
-[...286 lines deleted...]
-        <x:v>Flexi 22 liten dörr (37026)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>