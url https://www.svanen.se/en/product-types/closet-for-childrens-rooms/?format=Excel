--- v3 (2026-06-16)
+++ v4 (2026-08-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05db4ed477cc40f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ba0bcc7f0a4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9726c90096b94c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc9351256a0b64916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9726c90096b94c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9351256a0b64916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">