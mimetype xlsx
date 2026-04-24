--- v1 (2026-02-24)
+++ v2 (2026-04-24)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f7f5f478cd4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d331085f2124dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R5c203e851abf4872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2c18c78f644e46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c203e851abf4872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c18c78f644e46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>497875 – Max Hosens garderobe med/bænk 5 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497872 – Max Hosens garderobe med/bænk 2 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497404 – Max Hosens garderobe uden/bænk 4 sekt. Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>497405 – Max Hosens garderobe uden/bænk 5 sekt. Lav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
@@ -100,179 +196,371 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>497874 – Max Hosens garderobe med/bænk 4 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497863 – Max Hosens garderobe uden/bænk 3 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497414 – Max Hosens garderobe med/bænk 4 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497413 – Max Hosens garderobe med/bænk 3 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497401 – Max Hosens garderobe uden/bænk 1 sekt. Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497862 – Max Hosens garderobe uden/bænk 2 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497871 – Max Hosens garderobe med/bænk 1 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>497403 – Max Hosens garderobe uden/bænk 3 sekt. Lav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>497871 – Max Hosens garderobe med/bænk 1 sekt. Høj</x:v>
-[...95 lines deleted...]
-        <x:v>497874 – Max Hosens garderobe med/bænk 4 sekt. Høj</x:v>
+        <x:v>497412 – Max Hosens garderobe med/bænk 2 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497415 – Max Hosens garderobe med/bænk 5 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497865 – Max Hosens garderobe uden/bænk 5 sekt. Høj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
@@ -292,403 +580,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>497412 – Max Hosens garderobe med/bænk 2 sekt. lav</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>497402 – Max Hosens garderobe uden/bænk 2 sekt. Lav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>497865 – Max Hosens garderobe uden/bænk 5 sekt. Høj</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>497873 – Max Hosens garderobe med/bænk 3 sekt. Høj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>497864 – Max Hosens garderobe uden/bænk 4 sekt. Høj</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>497863 – Max Hosens garderobe uden/bænk 3 sekt. Høj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>