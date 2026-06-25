--- v2 (2026-04-24)
+++ v3 (2026-06-25)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d331085f2124dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193f02a2a26c4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2c18c78f644e46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd57fd0ce96d749ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c18c78f644e46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd57fd0ce96d749ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>497874 – Max Hosens garderobe med/bænk 4 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497405 – Max Hosens garderobe uden/bænk 5 sekt. Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497861 – Max Hosens garderobe uden/bænk 1 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>497875 – Max Hosens garderobe med/bænk 5 sekt. Høj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
@@ -132,146 +228,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>497405 – Max Hosens garderobe uden/bænk 5 sekt. Lav</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>497863 – Max Hosens garderobe uden/bænk 3 sekt. Høj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
@@ -324,211 +324,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kværndrup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>497862 – Max Hosens garderobe uden/bænk 2 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497871 – Max Hosens garderobe med/bænk 1 sekt. Høj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497403 – Max Hosens garderobe uden/bænk 3 sekt. Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497412 – Max Hosens garderobe med/bænk 2 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>497415 – Max Hosens garderobe med/bænk 5 sekt. lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Furniture</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>One Wood Future A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odensevej 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kværndrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>497401 – Max Hosens garderobe uden/bænk 1 sekt. Lav</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>497415 – Max Hosens garderobe med/bænk 5 sekt. lav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Closet for children's rooms (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Furniture</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Max</x:v>
       </x:c>
       <x:c t="str">
         <x:v>One Wood Future A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odensevej 28</x:v>
       </x:c>