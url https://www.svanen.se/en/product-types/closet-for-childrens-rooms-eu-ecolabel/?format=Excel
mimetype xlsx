--- v3 (2026-06-25)
+++ v4 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193f02a2a26c4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R248faeecb6b4458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd57fd0ce96d749ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R71c9a0e5dbd94be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd57fd0ce96d749ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71c9a0e5dbd94be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">