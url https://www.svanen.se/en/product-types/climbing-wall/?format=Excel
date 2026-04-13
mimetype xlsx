--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae20f39a7aa4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a5953d156d4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R714d84e18dae43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R71b143f46ded4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R714d84e18dae43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71b143f46ded4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Klattervegg H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klattervegg Ekstension H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klattervegg Ekstension H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klattervegg H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Klattervegg H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-110</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -100,275 +260,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klattervegg Ekstension H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-120</x:v>
-[...95 lines deleted...]
-        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-030</x:v>
+        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-020</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>