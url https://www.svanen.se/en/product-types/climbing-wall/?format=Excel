--- v2 (2026-04-13)
+++ v3 (2026-06-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a5953d156d4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d208532eae4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R71b143f46ded4473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdee66faff25d422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71b143f46ded4473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdee66faff25d422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">