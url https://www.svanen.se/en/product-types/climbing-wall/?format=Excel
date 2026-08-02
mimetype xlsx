--- v3 (2026-06-01)
+++ v4 (2026-08-02)
@@ -1,374 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d208532eae4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc847bc0b79ad4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdee66faff25d422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf3f35e66ed2947a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdee66faff25d422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3f35e66ed2947a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Klattervegg H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klattervegg Ekstension H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klattervegg H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Klattervegg H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-110</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klattervegg Ekstension H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-120</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Klattervegg Ekstension H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Klattervegg H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klattervegg H=3 meter grå/svart, Aktivitet apparat, grå/svart, 16-401-130</x:v>
-[...63 lines deleted...]
-        <x:v>Klattervegg H=3 meter grå/grön, Aktivitet apparat, grå/grön, 16-401-130</x:v>
+        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-040</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Klättervägg 1,2x3 för väggmontage, aktivitetsapparat, grå, 16-420-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>