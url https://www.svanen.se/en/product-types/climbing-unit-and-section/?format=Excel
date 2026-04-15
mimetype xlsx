--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,406 +1,1654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b4833e5a374704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda74d7147994f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2b8d34ffaefd434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2cc7aa1ef80341ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b8d34ffaefd434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cc7aa1ef80341ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Adventure Glekse 2 Klatre- och Lekställning, grå/grön, 14-101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Rauland 2 Klatre- och Lekställning, grå/grön, 14-101-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Apestien, aktivitetsapparat, grön, 16-610-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Ormtjern Klatre- och Lekställning, brun/röd, 14-100-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven 2 Klatre- och Lekställning, grå/grön, 16-501-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varden 2 Klatre- och Lekställning, grå/grön, 16-501-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, grønn/sort, 30-861-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Start, aktivitetsapparat, grå/grön, 16-600-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Lifjell Klatre- och Lekställning, brun/röd, 14-100-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glittertind Klatre- och Lekställning, brun/röd, 16-500-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sagtind Klatre- og lekeseksjon, trestuktur/sort, 30-802-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Energy Klatre- och Lekställning, grå/grön, 14-200-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713602e Tress Raw Nature Eco Samburu Hinder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rundstien, aktivitetsapparat, grå/grön, 16-600-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175550 Klätterträd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ildern Klatre- og lekeseksjon, grønn/sort, 31-400-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Nät høgt, aktivitetsapparat, grön, 16-610-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Gaustablikk 2 Klatre- och Lekställning, grå/grön, 14-101-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713506e Tress Raw Nature Eco Mangola Hinderbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini klatre 6-kant, Klatre- og lekeseksjon, grå/grønn, 26-102-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sagtind Klatre- og lekeseksjon, grønn/sort, 30-801-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto 2 Klatre- och Lekställning, grå/grön, 14-101-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, trestruktur/sort, 30-862-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Ormtjern 2 Klatre- och Lekställning, grå/grön, 14-101-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Buldervegg II Klatre- och Lekställning, brun/grå, 16-400-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Adventure Ormtjern Klatre- och Lekställning, brun/röd, 14-100-015</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Glittertind 2 Klatre- och Lekställning, grå/grön, 16-501-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Minken Klatre- og lekeseksjon, sort/grønn, 31-400-090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto Klatre- och Lekställning, brun/röd, 14-100-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen 2 Klatre- och Lekställning, grå/grön, 16-501-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven Klatre- och Lekställning, brun/röd, 16-500-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, trestruktur/sort, 30-862-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lemen Klatre- og lekeseksjon, sort/sort, 31-400-101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Lifjell 2 Klatre- och Lekställning, grå/grön, 14-101-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, grønn/sort, 30-861-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen Klatre- och Lekställning, brun/röd, 16-500-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet, aktivitetsapparat, grå/grön, 16-600-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Vindsås, Klatre- och lekställning, grå/grön, 14-101-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Rauland Klatre- och Lekställning, brun/röd, 14-100-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Veslepiggen 2 Klatre- och Lekställning, grå/grön, 16-501-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Klätternät lav, aktivitetsapparat, grå/grön, 16-600-170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, trestruktur/sort, 30-802-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rope Balance, aktivitetsapparat, grå/grön, 16-600-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Jungeltauet, aktivitetsapparat, grön, 16-610-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071913</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant Klatre- och Lekställning, brun/röd, 14-100-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet FH&lt;1m, aktivitetsapparat, grå/grön, 16-600-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>300-0200-00 Bloom Climbing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Parks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Parks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tunbytorpsgatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västerås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sagtind Klatre- og lekeseksjon, trestuktur/sort, 30-802-010</x:v>
-[...159 lines deleted...]
-        <x:v>Mini Nät høgt, aktivitetsapparat, grön, 16-610-050</x:v>
+        <x:v>Mini Klätternät, aktivitetsapparat, grå/grön, 16-600-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Nöytron Klatre- och Lekställning, grå/grön, 14-200-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -420,147 +1668,979 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>UniPlay Swixy item. 8071913</x:v>
+        <x:v>Adventure Himingen 2, Klatre- och lekställning, grå/grön, 14-101-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minken Klatre- og lekeseksjon, sort/sort, 31-400-091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, trestruktur/sort, 30-862-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg I Klatre- og lekeseksjon, grå/grønn, 16-402-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Monkeyseat, aktivitetsapparat, grå/grön, 16-600-180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Nät lågt, aktivitetsapparat, grön, 16-610-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Dubbelnät, aktivitetsapparat, Grön, 16-610-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant 2 Klatre- och Lekställning, grå/grön, 14-101-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, grønn/sort, 30-861-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071743</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Veslepiggen Klatre- och Lekställning, brun/röd, 16-500-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, röd/grå, 11-290-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Proton Klatre- och Lekställning, grå/grön, 14-200-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, grønn/sort, 30-801-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Balansslang, aktivitetsapparat, grön, 16-610-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, trädstruktur/grå, 11-290-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Monazitt Klatre- och Lekställning, grå/grön, 14-200-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Adventure Glekse Klatre- och Lekställning, brun/röd, 14-100-014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>6-kant 2 Klatre- och Lekställning, grå/grön, 14-101-019</x:v>
-[...31 lines deleted...]
-        <x:v>Thorium Monazitt Klatre- och Lekställning, grå/grön, 14-200-040</x:v>
+        <x:v>Mini Triple Net, aktivitetsapparat, grön, 16-610-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, trestruktur/sort, 30-862-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- og lekeseksjon, grå/grønn, 16-402-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Armgang, aktivitetsapparat, grå/grön, 16-600-190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713100e Tress Raw Nature Eco Katla Lekställning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Gaustablikk Klatre- och Lekställning, brun/röd, 14-100-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg I Klatre- og lekeseksjon, grå/sort, 16-401-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- og lekeseksjon, grå/sort, 16-401-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Storberget Klatre- og lekeseksjon, trestruktur/sort, 30-545-102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lemen Klatre- og lekeseksjon, sort/grønn, 31-400-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ildern Klatre- og lekeseksjon, trestruktur/sort, 31-400-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, grønn/sort, 30-861-015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -580,2259 +2660,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, grønn/sort, 30-861-015</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Mini Rundreisen, aktivitetsapparat, grå/grön, 16-600-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mini Triple Net, aktivitetsapparat, grön, 16-610-060</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>Buldervegg I Klatre- och Lekställning, brun/grå, 16-400-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Veslepiggen Klatre- och Lekställning, brun/röd, 16-500-013</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Fjelltind Klatre- og lekeseksjon, grønn/sort, 30-801-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lemen Klatre- og lekeseksjon, sort/grønn, 31-400-100</x:v>
-[...1214 lines deleted...]
-      <x:c t="str">
         <x:v>Storberget Klatre- og lekeseksjon, grønn/sort, 30-545-101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fjelltind Klatre- og lekeseksjon, trestruktur/sort, 30-802-020</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Mini Armgang, aktivitetsapparat, grå/grön, 16-600-190</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>