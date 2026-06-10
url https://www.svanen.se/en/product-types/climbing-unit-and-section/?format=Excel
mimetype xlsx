--- v2 (2026-04-15)
+++ v3 (2026-06-10)
@@ -1,85 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda74d7147994f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5be8da92549d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2cc7aa1ef80341ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79b420872531466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cc7aa1ef80341ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79b420872531466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>713506e Tress Raw Nature Eco Mangola Hinderbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini klatre 6-kant, Klatre- og lekeseksjon, grå/grønn, 26-102-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sagtind Klatre- og lekeseksjon, grønn/sort, 30-801-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto 2 Klatre- och Lekställning, grå/grön, 14-101-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Ormtjern 2 Klatre- och Lekställning, grå/grön, 14-101-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, trestruktur/sort, 30-862-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- och Lekställning, brun/grå, 16-400-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glittertind 2 Klatre- och Lekställning, grå/grön, 16-501-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minken Klatre- og lekeseksjon, sort/grønn, 31-400-090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven 2 Klatre- och Lekställning, grå/grön, 16-501-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varden 2 Klatre- och Lekställning, grå/grön, 16-501-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Adventure Glekse 2 Klatre- och Lekställning, grå/grön, 14-101-014</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -164,146 +548,882 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stoltzkleiven 2 Klatre- och Lekställning, grå/grön, 16-501-011</x:v>
-[...63 lines deleted...]
-        <x:v>UniPlay Swixy item. 8071904</x:v>
+        <x:v>Thorium Energy Klatre- och Lekställning, grå/grön, 14-200-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713602e Tress Raw Nature Eco Samburu Hinder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ildern Klatre- og lekeseksjon, grønn/sort, 31-400-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant Klatre- och Lekställning, brun/röd, 14-100-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet FH&lt;1m, aktivitetsapparat, grå/grön, 16-600-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>300-0200-00 Bloom Climbing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rope Balance, aktivitetsapparat, grå/grön, 16-600-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Jungeltauet, aktivitetsapparat, grön, 16-610-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Vindsås, Klatre- och lekställning, grå/grön, 14-101-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Rauland Klatre- och Lekställning, brun/röd, 14-100-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Veslepiggen 2 Klatre- och Lekställning, grå/grön, 16-501-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Klätternät lav, aktivitetsapparat, grå/grön, 16-600-170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, trestruktur/sort, 30-802-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Klätternät, aktivitetsapparat, grå/grön, 16-600-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto Klatre- och Lekställning, brun/röd, 14-100-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen 2 Klatre- och Lekställning, grå/grön, 16-501-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven Klatre- och Lekställning, brun/röd, 16-500-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, trestruktur/sort, 30-862-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lemen Klatre- og lekeseksjon, sort/sort, 31-400-101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Lifjell 2 Klatre- och Lekställning, grå/grön, 14-101-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet, aktivitetsapparat, grå/grön, 16-600-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071913</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, grønn/sort, 30-861-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen Klatre- och Lekställning, brun/röd, 16-500-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175550 Klätterträd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rundstien, aktivitetsapparat, grå/grön, 16-600-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, grønn/sort, 30-861-017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -420,1810 +1540,1106 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Thorium Energy Klatre- och Lekställning, grå/grön, 14-200-030</x:v>
-[...31 lines deleted...]
-        <x:v>713602e Tress Raw Nature Eco Samburu Hinder</x:v>
+        <x:v>Mini Nät høgt, aktivitetsapparat, grön, 16-610-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Gaustablikk 2 Klatre- och Lekställning, grå/grön, 14-101-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Nöytron Klatre- och Lekställning, grå/grön, 14-200-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071739</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Vulcan, Klatre- och Lekställning, grå/grön, 14-200-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Neodym, Klatre- och Lekställning, grå/grön, 14-200-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor Oslo, Klatre- och Lekställning, grön/sort, 30-801-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Haukeli 2, Klatre- och Lekställning, grå/grön, 14-101-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Prekestolen, Klatre- och Lekställning, grå/grön, 30-801-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor Oslo, Klatre- och Lekställning, trädstruktur/sort, 30-802-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minken Klatre- og lekeseksjon, sort/sort, 31-400-091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Himingen 2, Klatre- och lekställning, grå/grön, 14-101-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Monkeyseat, aktivitetsapparat, grå/grön, 16-600-180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, trestruktur/sort, 30-862-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg I Klatre- og lekeseksjon, grå/grønn, 16-402-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, grønn/sort, 30-861-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Nät lågt, aktivitetsapparat, grön, 16-610-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant 2 Klatre- och Lekställning, grå/grön, 14-101-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Dubbelnät, aktivitetsapparat, Grön, 16-610-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, röd/grå, 11-290-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071743</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, trestruktur/sort, 30-862-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- og lekeseksjon, grå/grønn, 16-402-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Armgang, aktivitetsapparat, grå/grön, 16-600-190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, trädstruktur/grå, 11-290-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Veslepiggen Klatre- och Lekställning, brun/röd, 16-500-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, grønn/sort, 30-861-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varden Klatre- och Lekställning, brun/röd, 16-500-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rundreisen, aktivitetsapparat, grå/grön, 16-600-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Proton Klatre- och Lekställning, grå/grön, 14-200-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, grønn/sort, 30-801-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Balansslang, aktivitetsapparat, grön, 16-610-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713100e Tress Raw Nature Eco Katla Lekställning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mini Rundstien, aktivitetsapparat, grå/grön, 16-600-150</x:v>
-[...1694 lines deleted...]
-      <x:c t="str">
         <x:v>Thorium Monazitt Klatre- och Lekställning, grå/grön, 14-200-040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -2276,178 +2692,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, trestruktur/sort, 30-862-017</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Adventure Gaustablikk Klatre- och Lekställning, brun/röd, 14-100-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -2468,371 +2756,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Buldervegg I Klatre- och Lekställning, brun/grå, 16-400-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind Klatre- og lekeseksjon, grønn/sort, 30-801-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Buldervegg II Klatre- og lekeseksjon, grå/sort, 16-401-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lemen Klatre- og lekeseksjon, sort/grønn, 31-400-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Storberget Klatre- og lekeseksjon, trestruktur/sort, 30-545-102</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lemen Klatre- og lekeseksjon, sort/grønn, 31-400-100</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Ildern Klatre- og lekeseksjon, trestruktur/sort, 31-400-111</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, grønn/sort, 30-861-015</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Storberget Klatre- og lekeseksjon, grønn/sort, 30-545-101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fjelltind Klatre- og lekeseksjon, trestruktur/sort, 30-802-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Polonium, Klatre- och Lekställning, grå/grön, 14-200-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Monazitt 2, Klatre- och Lekställning, grå/grön, 14-200-080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Vulcan 2, Klatre- och Lekställning, grå/grön, 14-200-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oslo-seksjon, Klatre- och Lekställning, trädstruktur/sort, 30-802-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Blåhö, Klatre- och Lekställning, grå/grön, 30-801-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Lantan, Klatre- och Lekställning, grå/grön, 14-200-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Hardangervidda, Klatre- och Lekställning, grå/grön, 14-101-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Lantan 2, Klatre- och Lekställning, grå/grön, 14-200-090</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oslo-seksjon, Klatre- och Lekställning, grön/sort, 30-801-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>