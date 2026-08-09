--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,85 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5be8da92549d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66065b64bdf94ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R79b420872531466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2a139a8fda834924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79b420872531466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a139a8fda834924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Buldervegg II Klatre- och Lekställning, brun/grå, 16-400-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Rauland Klatre- och Lekställning, brun/röd, 14-100-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Lifjell Klatre- och Lekställning, brun/röd, 14-100-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto Klatre- och Lekställning, brun/röd, 14-100-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Ormtjern Klatre- och Lekställning, brun/röd, 14-100-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant Klatre- och Lekställning, brun/röd, 14-100-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Rauland 2 Klatre- och Lekställning, grå/grön, 14-101-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Lifjell 2 Klatre- och Lekställning, grå/grön, 14-101-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Krinto 2 Klatre- och Lekställning, grå/grön, 14-101-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Glekse 2 Klatre- och Lekställning, grå/grön, 14-101-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Ormtjern 2 Klatre- och Lekställning, grå/grön, 14-101-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Gaustablikk 2 Klatre- och Lekställning, grå/grön, 14-101-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Nöytron Klatre- och Lekställning, grå/grön, 14-200-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Energy Klatre- och Lekställning, grå/grön, 14-200-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glittertind Klatre- och Lekställning, brun/röd, 16-500-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven Klatre- och Lekställning, brun/röd, 16-500-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen Klatre- och Lekställning, brun/röd, 16-500-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glittertind 2 Klatre- och Lekställning, grå/grön, 16-501-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stoltzkleiven 2 Klatre- och Lekställning, grå/grön, 16-501-011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rallarvegen 2 Klatre- och Lekställning, grå/grön, 16-501-012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Veslepiggen 2 Klatre- och Lekställning, grå/grön, 16-501-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varden 2 Klatre- och Lekställning, grå/grön, 16-501-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Vindsås, Klatre- och lekställning, grå/grön, 14-101-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>300-0200-00 Bloom Climbing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Parks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tunbytorpsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västerås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713602e Tress Raw Nature Eco Samburu Hinder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>713506e Tress Raw Nature Eco Mangola Hinderbana</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
@@ -132,83 +932,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Adventure Krinto 2 Klatre- och Lekställning, grå/grön, 14-101-013</x:v>
-[...31 lines deleted...]
-        <x:v>Adventure Ormtjern 2 Klatre- och Lekställning, grå/grön, 14-101-015</x:v>
+        <x:v>Sagtind Klatre- og lekeseksjon, trestuktur/sort, 30-802-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, trestruktur/sort, 30-802-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, grønn/sort, 30-861-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, grønn/sort, 30-861-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, trestruktur/sort, 30-862-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -228,2830 +1124,1934 @@
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Buldervegg II Klatre- och Lekställning, brun/grå, 16-400-020</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Minken Klatre- og lekeseksjon, sort/grønn, 31-400-090</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stoltzkleiven 2 Klatre- och Lekställning, grå/grön, 16-501-011</x:v>
-[...58 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>Lemen Klatre- og lekeseksjon, sort/sort, 31-400-101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ildern Klatre- og lekeseksjon, grønn/sort, 31-400-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet FH&lt;1m, aktivitetsapparat, grå/grön, 16-600-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Garnet, aktivitetsapparat, grå/grön, 16-600-110</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Start, aktivitetsapparat, grå/grön, 16-600-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rope Balance, aktivitetsapparat, grå/grön, 16-600-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rundstien, aktivitetsapparat, grå/grön, 16-600-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Klätternät, aktivitetsapparat, grå/grön, 16-600-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Klätternät lav, aktivitetsapparat, grå/grön, 16-600-170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Jungeltauet, aktivitetsapparat, grön, 16-610-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Apestien, aktivitetsapparat, grön, 16-610-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Nät høgt, aktivitetsapparat, grön, 16-610-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175550 Klätterträd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071739</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071913</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>UniPlay Swixy item. 8071904</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Adventure Glekse 2 Klatre- och Lekställning, grå/grön, 14-101-014</x:v>
-[...159 lines deleted...]
-        <x:v>713602e Tress Raw Nature Eco Samburu Hinder</x:v>
+        <x:v>Thorium Vulcan, Klatre- och Lekställning, grå/grön, 14-200-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Neodym, Klatre- och Lekställning, grå/grön, 14-200-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor Oslo, Klatre- och Lekställning, grön/sort, 30-801-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Haukeli 2, Klatre- och Lekställning, grå/grön, 14-101-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Prekestolen, Klatre- och Lekställning, grå/grön, 30-801-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor Oslo, Klatre- och Lekställning, trädstruktur/sort, 30-802-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg I Klatre- och Lekställning, brun/grå, 16-400-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, röd/grå, 11-290-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefoss Lekställning, trädstruktur/grå, 11-290-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Glekse Klatre- och Lekställning, brun/röd, 14-100-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Gaustablikk Klatre- och Lekställning, brun/röd, 14-100-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6-kant 2 Klatre- och Lekställning, grå/grön, 14-101-019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Proton Klatre- och Lekställning, grå/grön, 14-200-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorium Monazitt Klatre- och Lekställning, grå/grön, 14-200-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Veslepiggen Klatre- och Lekställning, brun/röd, 16-500-013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Varden Klatre- och Lekställning, brun/röd, 16-500-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Adventure Himingen 2, Klatre- och lekställning, grå/grön, 14-101-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713100e Tress Raw Nature Eco Katla Lekställning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ildern Klatre- og lekeseksjon, grønn/sort, 31-400-110</x:v>
-[...607 lines deleted...]
-        <x:v>UniPlay Swixy item. 8071913</x:v>
+        <x:v>Buldervegg I Klatre- og lekeseksjon, grå/sort, 16-401-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- og lekeseksjon, grå/sort, 16-401-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg I Klatre- og lekeseksjon, grå/grønn, 16-402-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buldervegg II Klatre- og lekeseksjon, grå/grønn, 16-402-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Storberget Klatre- og lekeseksjon, grønn/sort, 30-545-101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Storberget Klatre- og lekeseksjon, trestruktur/sort, 30-545-102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind Klatre- og lekeseksjon, grønn/sort, 30-801-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind 2 Klatre- og lekeseksjon, grønn/sort, 30-801-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjelltind Klatre- og lekeseksjon, trestruktur/sort, 30-802-020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa komplett Klatre- og lekeseksjon, grønn/sort, 30-861-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 1 (1-8) Klatre- og lekeseksjon, grønn/sort, 30-861-015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 2 (11-18) Klatre- og lekeseksjon, trestruktur/sort, 30-862-016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Løypa del 3 (23-31) Klatre- og lekeseksjon, trestruktur/sort, 30-862-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minken Klatre- og lekeseksjon, sort/sort, 31-400-091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lemen Klatre- og lekeseksjon, sort/grønn, 31-400-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ildern Klatre- og lekeseksjon, trestruktur/sort, 31-400-111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Rundreisen, aktivitetsapparat, grå/grön, 16-600-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Monkeyseat, aktivitetsapparat, grå/grön, 16-600-180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Armgang, aktivitetsapparat, grå/grön, 16-600-190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Balansslang, aktivitetsapparat, grön, 16-610-030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Nät lågt, aktivitetsapparat, grön, 16-610-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Triple Net, aktivitetsapparat, grön, 16-610-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Dubbelnät, aktivitetsapparat, Grön, 16-610-070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Climbing unit and section</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Swixy item. 8071743</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
-      </x:c>
-[...1758 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Thorium Polonium, Klatre- och Lekställning, grå/grön, 14-200-110</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Climbing unit and section</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">