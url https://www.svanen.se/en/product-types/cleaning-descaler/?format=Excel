--- v1 (2026-02-24)
+++ v2 (2026-04-14)
@@ -1,113 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b74f079880a47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe354e35f0f24d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2f69f0f9f9454410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8e19b63f9c874a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f69f0f9f9454410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e19b63f9c874a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Birkerød</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Abena Puri-Line Kalkfjerner, 5 l (1999916721)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
@@ -162,28 +130,60 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tenzoid 6 Swan (Iduna), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>