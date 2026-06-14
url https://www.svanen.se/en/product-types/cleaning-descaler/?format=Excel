--- v2 (2026-04-14)
+++ v3 (2026-06-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe354e35f0f24d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f0e218cce74fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8e19b63f9c874a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdf7f64b1a0e74693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e19b63f9c874a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf7f64b1a0e74693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">