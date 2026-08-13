--- v3 (2026-06-14)
+++ v4 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f0e218cce74fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecadcfd9b004ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdf7f64b1a0e74693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2c2c7ad5922b40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdf7f64b1a0e74693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c2c7ad5922b40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">