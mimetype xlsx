--- v1 (2026-02-03)
+++ v2 (2026-04-07)
@@ -1,733 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9971eb3f00794053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b13e4a7e394ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2316ebf844194586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R039fca2f74b9492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2316ebf844194586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R039fca2f74b9492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sanitary Cleaner, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lime Acid 970, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Prime Source Kalkfjerner Sur, Mild Ultra, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Green Descaler fragrance free (Nordic Cleaner), 1,08 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP Klinkerens K10, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>WeClean Limescale Remover Next (Stadsing), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>WeClean Limescale Remover Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Alka F 961, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Alka F 961, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler parfume free (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Kalkbort (Nordic Cleanware), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Next (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Kalkløser (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Kalkbort (Tradehouse), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Descale Fix (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Kalkløser (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lime Acid 970, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PrimeSource Kalkfjerner Sur, Mild Ultra, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Klear Kalkbort (Nordic Cleanware), 1 l</x:v>
-[...63 lines deleted...]
-        <x:v>Sani Alka F 961, 1 l</x:v>
+        <x:v>Green Descaler with fragrance (Nordic Cleaner), 1,08 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Sur, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanitary Cleaner, 1 l</x:v>
-[...319 lines deleted...]
-        <x:v>WeClean Limescale Remover Fresh (Stadsing), 1 l</x:v>
+        <x:v>WeClean Limescale Remover Fresh (Stadsing), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Stadsing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>