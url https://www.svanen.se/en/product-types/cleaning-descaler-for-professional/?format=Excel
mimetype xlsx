--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -1,790 +1,790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b13e4a7e394ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafb1a1592934c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R039fca2f74b9492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6eef16d35d4a4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R039fca2f74b9492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eef16d35d4a4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Prime Source Kalkfjerner Sur, Mild Ultra, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Descaler fragrance free (Nordic Cleaner), 1,08 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP Klinkerens K10, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lime Acid 970, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sanitary Cleaner, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Descaler (Estell), 1 l</x:v>
+        <x:v>Sani Alka F 961, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Next (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sani Alka F 961, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Next (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Kalkbort (Nordic Cleanware), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler parfume free (Estell), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Estell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 1 l</x:v>
+        <x:v>Glenta Kalkløser (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Kalkbort (Tradehouse), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimeSource Kalkfjerner Sur, Mild Ultra, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lime Acid 970, 5 l</x:v>
+        <x:v>Green Descaler with fragrance (Nordic Cleaner), 1,08 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Sur, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 5 l</x:v>
-[...63 lines deleted...]
-        <x:v>Green Descaler fragrance free (Nordic Cleaner), 1,08 kg</x:v>
+        <x:v>Green Descale Fix (Nordic Cleaner), 750 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIP Klinkerens K10, 1 l (Eco Clean)</x:v>
-[...255 lines deleted...]
-        <x:v>Glenta Kalkløser (Stadsing), 5 l</x:v>
+        <x:v>Glenta Kalkløser (Stadsing), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stadsing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ADE Kalkbort (Tradehouse), 1 kg</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Lime Acid 970, 1 l</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Care Line Sanitet Sur, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>