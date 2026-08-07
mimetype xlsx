--- v3 (2026-06-07)
+++ v4 (2026-08-07)
@@ -1,829 +1,829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafb1a1592934c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04665ed428464457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6eef16d35d4a4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd34cfbff8a4f4803"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6eef16d35d4a4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd34cfbff8a4f4803" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Prime Source Sanitetsrengøring Mild Ultra, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Prime Source Kalkfjerner Sur, Mild Ultra, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sani Alka F 961, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lime Acid 970, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Fresh (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WeClean Limescale Remover Next (Stadsing), 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WeClean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sanitary Cleaner, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Descaler fragrance free (Nordic Cleaner), 1,08 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Prime Source Sanitetsrengøring Mild Ultra, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0242, 5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PrimeSource</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Descaler fragrance free (Nordic Cleaner), 1,08 kg</x:v>
+        <x:v>Sani Alka F 961, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIP Klinkerens K10, 1 l (Eco Clean)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0234, 5026 0070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PrimeSource Kalkfjerner Sur, Mild Ultra, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Care Line Sanitet Sur, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lime Acid 970, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0242, 5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Klear Kalkbort (Nordic Cleanware), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Descaler parfume free (Estell), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADE Kalkbort (Tradehouse), 1 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ADE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green Descaler with fragrance (Nordic Cleaner), 1,08 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Cleaner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LIP Klinkerens K10, 1 l (Eco Clean)</x:v>
-[...191 lines deleted...]
-        <x:v>WeClean Limescale Remover Next (Stadsing), 5 l</x:v>
+        <x:v>WeClean Limescale Remover Next (Stadsing), 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>WeClean Limescale Remover Fresh (Stadsing), 1 l</x:v>
+        <x:v>WeClean Limescale Remover Fresh (Stadsing), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sani Alka F 961, 5 l</x:v>
-[...113 lines deleted...]
-        <x:v>Estell</x:v>
+        <x:v>Green Descale Fix (Nordic Cleaner), 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Cleaner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Glenta Kalkløser (Stadsing), 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0246</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning descaler for professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stadsing</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Glenta Kalkløser (Stadsing), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0246</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning descaler for professional</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stadsing</x:v>
-      </x:c>
-[...254 lines deleted...]
-        <x:v>WeClean</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Soap Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborgvej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing F</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>