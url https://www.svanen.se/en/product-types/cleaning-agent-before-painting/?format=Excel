--- v1 (2026-02-24)
+++ v2 (2026-04-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f332337ae0c4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cb730fd8d042da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R0f17e713c680419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra327f31790154633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f17e713c680419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra327f31790154633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,154 +68,282 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri Line Grundrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Fasadtvätt ECO, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Målartvätt Spray ECO, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Fasadtvätt ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Fluren 37 Basic Cleaner Spray, 0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Fluren 37 Basic Cleaner, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ABENA Puri Line Grundrent, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Fluren 37 Basic Cleaner Spray, 0,5 l</x:v>
-[...90 lines deleted...]
-        <x:v>Kolding</x:v>
+        <x:v>Fixor Målartvätt Extra, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>