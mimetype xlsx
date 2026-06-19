--- v2 (2026-04-20)
+++ v3 (2026-06-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cb730fd8d042da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197c46a50b8b4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra327f31790154633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73077a9d9d174d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra327f31790154633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73077a9d9d174d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,115 +100,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixor Målartvätt Spray ECO, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Fasadtvätt ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixor Fasadtvätt ECO, 1 l</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Fixor Fasadtvätt ECO, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0325</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AB Alfort &amp; Cronholm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Johannesfredsvägen 12</x:v>
       </x:c>