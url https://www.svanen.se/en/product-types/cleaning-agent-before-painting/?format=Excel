--- v3 (2026-06-19)
+++ v4 (2026-08-18)
@@ -1,349 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R197c46a50b8b4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6610e8e81ff64583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R73077a9d9d174d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra9323460ddd348b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73077a9d9d174d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9323460ddd348b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ABENA Puri Line Grundrent, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA Puri-Line</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Platinvej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flügger Fluren 37 Basic Cleaner, 0,5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0279</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Cleaning agent before painting</x:v>
+        <x:v>Interior cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ABENA Puri Line Grundrent, 5 l</x:v>
+        <x:v>Fixor Fasadtvätt ECO, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Målartvätt Spray ECO, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Fasadtvätt ECO, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Alfort &amp; Cronholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Johannesfredsvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ABENA Puri Line Grundrent, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5026 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Cleaning agent before painting</x:v>
+        <x:v>Interior cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA Puri-Line</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Platinvej 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kolding</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixor Målartvätt Spray ECO, 1 l</x:v>
+        <x:v>Flügger Fluren 37 Basic Cleaner Spray, 0,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Fluren 37 Basic Cleaner, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0279</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Interior cleaning agent before painting</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Cleaning products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixor Målartvätt Extra, 1 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3026 0325</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Cleaning agent before painting</x:v>
-[...191 lines deleted...]
-        <x:v>Cleaning agent before painting</x:v>
+        <x:v>Interior cleaning agent before painting</x:v>
       </x:c>
       <x:c t="str">
         <x:v>026 Cleaning products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AB Alfort &amp; Cronholm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Johannesfredsvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bromma</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>