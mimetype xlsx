--- v1 (2026-03-03)
+++ v2 (2026-05-02)
@@ -1,1789 +1,3549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7ffd41e2ce4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc675126080954d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7129cc5741c24218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9700b23cea43404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7129cc5741c24218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9700b23cea43404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Elitväggen, väggskiva foliebelagd spånskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ELIT taket folierad innertakskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Elitväggen, väggskiva foliebelagd spånskiva</x:v>
+        <x:v>Green Line: Spaandex Series</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Line: Spaandex Series</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroMel 8 - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiPan E0.5 6- 38 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 18mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contifloor fukttrög P7 22 mm (A21220A10130)</x:v>
+        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10636)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
+        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroPan 3,2 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiMel E0.5 8-36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG FUKT KILFALS 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X620X2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT 2500 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 10X1220X2390 STD/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK FUKTB 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 16X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FALS FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2500 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGULV FUKTB.P1 22X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGLV STD 19X620X2420 FLY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2440 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arbor Eco 22 mm standard gulv</x:v>
-[...31 lines deleted...]
-        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
+        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
+        <x:v>Tempo vändskiva P6 22 mm (A12220A10585)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
+        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17160)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+        <x:v>Solid Väggskiva 12mm P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroTherm  18 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroWall 9 mm - 22 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 16mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
-[...1242 lines deleted...]
-        <x:v>BRASKEREIDFOSS</x:v>
+        <x:v>ARBOR ECO 22MM SLISSEGULV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO VEGG FALS 1220X2390 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV PROFILERT B 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGULV 12X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR Eco SPONPL GULV 2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2390 ST/FA SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTR 13X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SLISSE GULV 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG B 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 19X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 16X620X2420 FKT/FL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X1220X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2700 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2740 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL ERGOPANEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV 16X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 12X620X2440 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING 12X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 12X620X2700 FUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 25X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>