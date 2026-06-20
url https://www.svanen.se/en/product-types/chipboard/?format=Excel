--- v2 (2026-05-02)
+++ v3 (2026-06-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc675126080954d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2bd4f76fed41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9700b23cea43404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb217087b548e445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9700b23cea43404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb217087b548e445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -292,146 +292,466 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroMel 8 - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spånskiva P2 10-38mm (A17320)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 18mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ZeroMel 8 - 36 mm</x:v>
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroPan 3,2 mm - 36 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4010 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tehdastie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järvelä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KoskiMel E0.5 8-36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KoskiPan E0.5 6- 38 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4010 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tehdastie 2</x:v>
@@ -484,3059 +804,3091 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
+        <x:v>ARBOR ECO SPONPLGULV FUKTB.P1 22X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGLV STD 19X620X2420 FLY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FALS FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2500 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG FUKT KILFALS 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 10X1220X2390 STD/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK FUKTB 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X620X2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 16X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT 2500 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2440 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2740 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 239</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Ergospon Pure 18mm</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contifloor fukttrög P7 22 mm (A21220A10131)</x:v>
+        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 12X620X2440 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING 12X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
+        <x:v>Forestia Ergospon Pure 16mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 200</x:v>
-[...63 lines deleted...]
-        <x:v>Spånskiva P2 10-38mm (A17250)</x:v>
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
-[...63 lines deleted...]
-        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO VEGG FALS 1220X2390 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO 22MM SLISSEGULV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 25X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 12X620X2700 FUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV 16X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL ERGOPANEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTR 13X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2390 ST/FA SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SLISSE GULV 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGULV 12X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV PROFILERT B 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X1220X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 19X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 16X620X2420 FKT/FL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG B 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2700 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2740 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroTherm  18 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroWall 9 mm - 22 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo vändskiva P6 22 mm (A12220A10585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17160)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
-[...959 lines deleted...]
-        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
+        <x:v>Solid Väggskiva 12mm P4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
-[...191 lines deleted...]
-        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+        <x:v>Novopan klimagulv EN 312 P6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
-[...95 lines deleted...]
-        <x:v>Novopan klimagulv EN 312 P6</x:v>
+        <x:v>Novopan klimagulv EN 312 P4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Novopan klimagulv EN 312 P4</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>ARBOR Eco SPONPL GULV 2420 FUKTB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ARBOR ECO SPONPLVEGG 2390 ST/FA SVANEN</x:v>
-[...863 lines deleted...]
-        <x:v>ARBOR ECO SPONPL THERMOGULV 25X620X2420 FUKTB</x:v>
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 274</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 2420</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>