--- v3 (2026-06-20)
+++ v4 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2bd4f76fed41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4cc830d7ce940f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb217087b548e445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb1cb4d0a1c00470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb217087b548e445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1cb4d0a1c00470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -388,50 +388,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
@@ -740,50 +900,658 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tehdastie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järvelä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG FUKT KILFALS 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILF-VEGG 12X620X2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR 180 SPONPL GULV 1820 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL STUBBLOFT 2500 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG 10X1220X2390 STD/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL HIMLING/TAK FUKTB 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL TAKTRO 16X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 FUKTB FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR 180 SPONPL GULV 1820 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 FALS FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2500 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV FUKTB.P1 22X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL TAKTRO SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GLV STD 19X620X2420 FLY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spånskiva P2 10-38mm (A17380)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
@@ -804,690 +1572,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ARBOR ECO SPONPLGULV FUKTB.P1 22X620X2420</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>ARBOR ECO SPONPL SPS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 FUKTB</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>ARBOR ECO THERMOGULV STANDARD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
@@ -1508,50 +1668,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ARBOR ECO GULV 2420 FUKTBEST</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
@@ -1668,2034 +1860,850 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 16mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO VEGG FALS 1220X2390 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO 22MM SLISSEGULV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL ERGOPANEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroTherm  18 mm - 36 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4010 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tehdastie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järvelä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
-[...95 lines deleted...]
-        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
+        <x:v>ZeroWall 9 mm - 22 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo vändskiva P6 22 mm (A12220A10585)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
-[...255 lines deleted...]
-        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17160)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Ergospon Pure 16mm</x:v>
-[...31 lines deleted...]
-        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
+        <x:v>Solid Väggskiva 12mm P4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
-[...1215 lines deleted...]
-        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+        <x:v>Novopan klimagulv EN 312 P6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
-[...95 lines deleted...]
-        <x:v>Novopan klimagulv EN 312 P6</x:v>
+        <x:v>Novopan klimagulv EN 312 P4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Novopan klimagulv EN 312 P4</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>ARBOR MALINGSKLAR SPON 12X620X2740</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
@@ -3845,50 +2853,1010 @@
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HATTFJELLDAL</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ARBOR MULTIPLATE GRUNNET 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV PROFILERT B 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 12X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL TAKTR 13X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 SLISSE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG B 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL TAKTRO 19X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV 16X620X2420 FKT/FL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILF-VEGG 12X1220X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2600 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL STUBBLOFT SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2700 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2740 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL HIMLING/TAK 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL THERMOGULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG 12X620X2440 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2600 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL HIMLING 12X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 12X620X2700 FUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR THERMOGULV 25X620X2420 FUKTB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arbor AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arborveien 10</x:v>
       </x:c>