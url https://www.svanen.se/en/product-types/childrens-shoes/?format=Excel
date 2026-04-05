--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -1,182 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a71790e4f84e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6baf0f2c2a2149d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rc4e37928cb864115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R96b449a99260457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4e37928cb864115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96b449a99260457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Almo (10172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skafta (5103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hammar (1051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bore (3081)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bodås JR (1701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alstermo (1031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asgaard (94212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husum (1151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grytgöl (16115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asko (3071)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hällevik (1361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Töre (1091272)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Asgaard (94212)</x:v>
-[...31 lines deleted...]
-        <x:v>Almo (10172)</x:v>
+        <x:v>Micro (40112)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur (41515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mossbo (6181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blomviken (4091)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Almunge (1030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Huseby (17312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smara (10502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flisa (2971282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forsvik (1461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trona (3091)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saxen JR (5192)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torekov (5143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nyby (1391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Edsbro (1001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Avan (10122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Oden (91412)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
@@ -228,947 +996,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Berg (10202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rullsand (1331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ilsbo  (61612)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Norberg (18912)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Huseby (17312)</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Stampa (5113)</x:v>
-      </x:c>
-[...766 lines deleted...]
-        <x:v>Ilsbo  (61612)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>