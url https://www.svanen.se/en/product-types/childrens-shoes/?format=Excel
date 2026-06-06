--- v2 (2026-04-05)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6baf0f2c2a2149d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5f89b5c29547b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R96b449a99260457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfc9c973b9c404963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96b449a99260457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc9c973b9c404963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,83 +68,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hammar (1051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Skafta (5103)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hammar (1051)</x:v>
+        <x:v>Husum (1151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grytgöl (16115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asgaard (94212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alstermo (1031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bodås JR (1701)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
@@ -164,210 +324,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bodås JR (1701)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Asko (3071)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -388,178 +388,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Micro (40112)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur (41515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mossbo (6181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Töre (1091272)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Micro (40112)</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Blomviken (4091)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -644,274 +644,274 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Torekov (5143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nyby (1391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Edsbro (1001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saxen JR (5192)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forsvik (1461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flisa (2971282)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forsvik (1461)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Trona (3091)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Saxen JR (5192)</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Avan (10122)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -996,115 +996,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ilsbo  (61612)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rullsand (1331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Berg (10202)</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Ilsbo  (61612)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>