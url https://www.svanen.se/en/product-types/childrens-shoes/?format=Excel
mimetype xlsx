--- v3 (2026-06-06)
+++ v4 (2026-07-25)
@@ -1,405 +1,437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5f89b5c29547b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c778dffeaf248ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfc9c973b9c404963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra82dca344b82408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc9c973b9c404963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra82dca344b82408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bodås JR (1701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alstermo (1031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asgaard (94212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bore (3081)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hammar (1051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husum (1151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Almo (10172)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hammar (1051)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Skafta (5103)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Husum (1151)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Grytgöl (16115)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Asgaard (94212)</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Asko (3071)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Mossbo (6181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hällevik (1361)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
@@ -439,82 +471,50 @@
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Skur (41515)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Töre (1091272)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">