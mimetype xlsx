--- v4 (2026-07-25)
+++ v5 (2026-09-09)
@@ -1,534 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c778dffeaf248ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37aef3fdad6443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra82dca344b82408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra22667912bd54e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra82dca344b82408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra22667912bd54e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hammar (1051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husum (1151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hällevik (1361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alstermo (1031)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asko (3071)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bore (3081)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Töre (1091272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asgaard (94212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mossbo (6181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skafta (5103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bodås JR (1701)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alstermo (1031)</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Almo (10172)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Skafta (5103)</x:v>
-[...17 lines deleted...]
-        <x:v>Kavat</x:v>
+        <x:v>Micro (40112)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skur (41515)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Grytgöl (16115)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Asko (3071)</x:v>
-[...159 lines deleted...]
-        <x:v>Töre (1091272)</x:v>
+        <x:v>Edsbro (1001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nymölla (1071)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rullsand (1331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ammenäs (1381)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nyby (1391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forsvik (1461)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Almunge (1030)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flisa (2971282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trona (3091)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
@@ -548,627 +836,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Almunge (1030)</x:v>
+        <x:v>Oden (91412)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norberg (18912)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stampa (5113)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Torekov (5143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Saxen JR (5192)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Berg (10202)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Smara (10502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ilsbo  (61612)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/017/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children's shoes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU17 Footwear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kavat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skofabriken Kavat AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Avan (10122)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kumla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Huseby (17312)</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>Stampa (5113)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/017/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children's shoes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU17 Footwear</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kavat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skofabriken Kavat AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 101</x:v>
       </x:c>