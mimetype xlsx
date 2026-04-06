--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aae52b9030c4284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e5cdf8fd14001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R6e5a25b6395441f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4fbfea3fa890439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e5a25b6395441f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fbfea3fa890439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Doris Duschtvål parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Wash, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Baby 2-i-1 rengöring oparfymerad, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0261</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Wash All-In-One, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Babytvål, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark Baby Wash All-In-One mild free from perfume and color, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0372</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>
@@ -100,794 +260,634 @@
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baby Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bramming</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Minstingen Baby Tväl, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Bubbelbad, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Badskum parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Rengöringsmousse, 200 ml - 20002889</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Badskum, 200 ml - 20002890</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bubbelbad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Wash, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Kids Bath, Wash &amp; Shampoo, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bubbelbad 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Duschtvål, Schysst Mot Huden, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Badskum, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntvål, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bamse Duschtvål, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002, 5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bamse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Baby Tvål, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sebamed Baby &amp; Kids Milt Tvättskum, 400 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0256, 5090 0256</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sebamed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sebapharma GmbH &amp; Co. KG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Binger Strasse 80</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Boppard</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Neutral Baby Bath, Wash &amp; Shampoo, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark Baby Bath mild free from perfume and color, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0372</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Neutral Baby Bath, Wash &amp; Shampoo, 250 ml</x:v>
-[...31 lines deleted...]
-        <x:v>Libero Baby Wash, 200 ml</x:v>
+        <x:v>Sebamed Baby &amp; Kids Bubble Bath, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0340, 5090 0256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebamed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebapharma GmbH &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Binger Strasse 80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Boppard</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Bubble Bath, 200 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2090 0081</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
-      </x:c>
-[...638 lines deleted...]
-        <x:v>Sofia</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>