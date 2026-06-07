--- v2 (2026-04-06)
+++ v3 (2026-06-07)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e5cdf8fd14001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a120d47132466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4fbfea3fa890439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f3eaf25d2d04f2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fbfea3fa890439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f3eaf25d2d04f2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Änglamark Baby Wash All-In-One, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Babytvål, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Baby 2-i-1 rengöring oparfymerad, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0261</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hardford AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Doris Duschtvål parfymfri, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronans Apotek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Allison A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjortkærvej 2</x:v>
@@ -100,794 +196,570 @@
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Libero</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Orkla Care AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1336</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Apoteket Baby 2-i-1 rengöring oparfymerad, 200 ml</x:v>
-[...17 lines deleted...]
-        <x:v>apoteket</x:v>
+        <x:v>Änglamark Baby Wash All-In-One mild free from perfume and color, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark Baby Wash All-In-One, 250 ml</x:v>
+        <x:v>Baby Care Gentle Wash Foam, 150 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Baby Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Baby Tväl, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Bubbelbad, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0040, 5090 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Sense A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mads Clausens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Doris Badskum parfymfri, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronans Apotek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Rengöringsmousse, 200 ml - 20002889</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIDE VILDA baby/barn Badskum, 200 ml - 20002890</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIDE VILDA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Kids Bath, Wash &amp; Shampoo, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Barntvål, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bubbelbad 100 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Duschtvål, Schysst Mot Huden, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aroma AD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>12 Kiril Blagoev Str.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lille Kanin Bubbelbad, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0395, 5090 0395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lille Kanin ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olaf Ryes Gade 7N, 1.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Wash, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Libero Baby Bubble Bath, 200 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2090 0081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Libero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Care AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1336</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Baby Bath, Wash &amp; Shampoo, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0025, 5090 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neutral</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilever Danmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ørestads Boulevard 73</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark Baby Bath mild free from perfume and color, 250 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3090 0372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Children soap</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Cosmetic products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Allison A/S</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby Care Gentle Wash Foam, 150 ml</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>ICA Baby Tvål, 250 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3090 0360</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Children soap</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Cosmetic products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hardford AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Linköping</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Solna</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>