--- v3 (2026-06-07)
+++ v4 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a120d47132466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580caaba4b7f4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f3eaf25d2d04f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8e7df5652a7f436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f3eaf25d2d04f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e7df5652a7f436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">