--- v4 (2026-06-07)
+++ v5 (2026-08-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580caaba4b7f4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f772446e9246e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8e7df5652a7f436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1772f06b962a4aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e7df5652a7f436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1772f06b962a4aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">