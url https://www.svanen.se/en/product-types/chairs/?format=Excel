--- v1 (2026-02-11)
+++ v2 (2026-04-04)
@@ -1,81 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6a97a61fdd49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcf018a5ff14626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R2becaf08605b4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R08b3b504de0143fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2becaf08605b4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08b3b504de0143fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell chair 4 legs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chairs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fjell chair 4-star base</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0117</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chairs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fora Form</x:v>
       </x:c>
       <x:c t="str">
@@ -98,60 +130,28 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chairs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fora Form</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fora Form AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mosflatevegen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ØRSTA</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>