--- v2 (2026-04-04)
+++ v3 (2026-06-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcf018a5ff14626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a5decdacc845b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R08b3b504de0143fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb8bcac42f1064f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R08b3b504de0143fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8bcac42f1064f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">