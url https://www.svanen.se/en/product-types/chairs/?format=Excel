--- v3 (2026-06-04)
+++ v4 (2026-08-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a5decdacc845b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1fa44bef324164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb8bcac42f1064f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R86b290cf96b94410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8bcac42f1064f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86b290cf96b94410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">