--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,246 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c8da69f15143d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4460f512c204a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R6b1b7cd19c1e4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf69554da1e3c42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b1b7cd19c1e4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf69554da1e3c42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 20 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chainsaw oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chainsaw oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Husqvarna X-Guard Bio Chain Oil, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/027/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chainsaw oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU27 Lubricants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HUSKVARNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Husqvarna X-Guard Bio Chain Oil, 10 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chainsaw oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Husqvarna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>HUSKVARNA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Husqvarna X-Guard Bio Chain Oil, 1 l</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Husqvarna X-Guard Bio Chain Oil, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chainsaw oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Husqvarna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>HUSKVARNA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Husqvarna X-Guard Bio Chain Oil, 200 l</x:v>
-[...31 lines deleted...]
-        <x:v>Biosafe Saw Eco</x:v>
+        <x:v>QH Quantol Bio Saw 1040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/027/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chainsaw oil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU27 Lubricants</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Quaker Houghton Sales BV (Sweden) Filial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Kajen 8</x:v>
       </x:c>