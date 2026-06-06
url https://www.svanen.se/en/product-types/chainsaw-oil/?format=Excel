--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4460f512c204a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac25571bb894cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf69554da1e3c42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R49cf525f49a2485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf69554da1e3c42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49cf525f49a2485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">