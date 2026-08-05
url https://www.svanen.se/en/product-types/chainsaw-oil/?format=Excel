--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac25571bb894cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b008a265e84772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R49cf525f49a2485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc36a54eb11ff4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49cf525f49a2485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc36a54eb11ff4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">