--- v1 (2026-02-17)
+++ v2 (2026-04-10)
@@ -1,374 +1,2166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a5eebc103c4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0d09e865aa4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdc12a4496aa841ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra752243d43374cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc12a4496aa841ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra752243d43374cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0193-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-0360-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool Santa hat - FG-5360-0190-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, ensign blue pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, vintage khaki pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5231-0193-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0293-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-0230-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0193-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool Santa hat - FG-5360-0190-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5231-0196-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5232-0193-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's rib-knitted balaclava - FG-5231-0193-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool balaclava  - FG-5362-0193-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, quiet harbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Koli, microfleece hat, kids, orchid mist pr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Koli, microfleece hat, kids, quiet harbor</x:v>
+        <x:v>Baby and children’s merino wool balaclava - FG-5233-0193-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, rosy pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool balaclava - FG-5231-0193-655</x:v>
-[...223 lines deleted...]
-        <x:v>Baby and children’s merino wool balaclava - FG-5233-0193-568</x:v>
+        <x:v>Baby merino wool bonnet - FG-5230-0490-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool balaclava - FG-5360-0193-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool balaclava - FG-5360-0193-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5233-0193-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-0230-0293-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic merino wool hat - FG-5229-0190-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -388,2291 +2180,499 @@
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5362-0296-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5232-0190-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5232-0193-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool Santa hat - FG-5230-0390-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5363-0196-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5233-0190-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool Santa hat - FG-5230-0390-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5229-0193-849</x:v>
-      </x:c>
-[...2238 lines deleted...]
-        <x:v>Baby merino wool Santa hat - FG-5230-0390-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>