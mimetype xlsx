--- v2 (2026-04-10)
+++ v3 (2026-05-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0d09e865aa4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fb6bf57c9c448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra752243d43374cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R56240b9d8b9445e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra752243d43374cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56240b9d8b9445e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">