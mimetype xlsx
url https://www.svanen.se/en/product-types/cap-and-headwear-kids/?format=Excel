--- v3 (2026-05-30)
+++ v4 (2026-07-29)
@@ -1,150 +1,1078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fb6bf57c9c448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c02523942843cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R56240b9d8b9445e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c8a07a2169248d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56240b9d8b9445e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c8a07a2169248d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, vintage khaki pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5231-0193-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0293-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-0230-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0193-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, ensign blue pr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogstad Sport AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gamlevegen 47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innvik</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool Santa hat - FG-5360-0190-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-0360-0196-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool Santa hat - FG-5360-0190-797</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5231-0196-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool neck warmer - FG-5360-0196-471</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5231-0193-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool neck warmer - FG-5230-0196-054</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool balaclava - FG-5231-0193-281</x:v>
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-493</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -164,1331 +1092,467 @@
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool neck warmer - FG-0360-0196-471</x:v>
-[...255 lines deleted...]
-        <x:v>Koli, microfleece hat, kids, ensign blue pr</x:v>
+        <x:v>Children's merino wool balaclava  - FG-5362-0193-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5232-0193-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's rib-knitted balaclava - FG-5231-0193-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, quiet harbor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-471</x:v>
-[...63 lines deleted...]
-        <x:v>Koli, microfleece hat, kids, vintage khaki pr</x:v>
+        <x:v>Koli, microfleece hat, kids, orchid mist pr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-653</x:v>
-[...670 lines deleted...]
-      <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-553</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Koli, microfleece hat, kids, quiet harbor</x:v>
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Koli, microfleece hat, kids, rosy pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-081</x:v>
-[...58 lines deleted...]
-        <x:v>Innvik</x:v>
+        <x:v>Baby merino wool bonnet - FG-5230-0490-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5230-0490-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5233-0193-568</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Koli, microfleece hat, kids, rosy pink</x:v>
-[...63 lines deleted...]
-        <x:v>Baby merino wool bonnet - FG-5230-0490-054</x:v>
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-654</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1508,83 +1572,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-366</x:v>
-[...31 lines deleted...]
-        <x:v>Children's merino wool neck warmer - FG-5360-0196-654</x:v>
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool balaclava - FG-5233-0193-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-0230-0293-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic merino wool hat - FG-5229-0190-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool balaclava - FG-5360-0193-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-081</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1604,466 +1892,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool balaclava - FG-5360-0193-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool neck warmer - FG-5360-0196-769</x:v>
-[...382 lines deleted...]
-      <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-481</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2148,499 +2148,499 @@
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5363-0196-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5233-0190-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool Santa hat - FG-5230-0390-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool neck warmer - FG-5360-0196-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool neck warmer - FG-5230-0196-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0193-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5230-0293-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby and children’s merino wool balaclava - FG-5232-0193-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool bonnet - FG-5232-0190-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cap and headwear kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool neck warmer - FG-5362-0296-495</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool bonnet - FG-5232-0190-453</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool Santa hat - FG-5230-0390-797</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Baby merino wool bonnet - FG-5230-0490-681</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Baby merino wool neck warmer - FG-5230-0196-769</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cap and headwear kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>