--- v1 (2026-03-03)
+++ v2 (2026-06-18)
@@ -1,7660 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65be00579a4c4160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab86f1911e134b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3afaf99fc15f4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R862890e800bc49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3afaf99fc15f4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R862890e800bc49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>POLAR C-light Värmeljus, 18 st (323062)</x:v>
-[...2180 lines deleted...]
-        <x:v>Ica Home, kronljus, 1 st, 19-35 cm, vita och färgade.</x:v>
+        <x:v>Ica Home, kronljus, 30st,19-35cm, vita och färgade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tingstad, kronljus, 50 st, 19-35 cm, färgade
-</x:v>
+        <x:v>Coop, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tingstad</x:v>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tingstad, kronljus, 50 st, 19-35 cm, vita</x:v>
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3088 0001</x:v>
+        <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tingstad</x:v>
+        <x:v>ferm LIVING</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Delsbo Candle AB</x:v>
+        <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Fredriksfors 19</x:v>
+        <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Delsbo</x:v>
+        <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Affari, antikljus, 8 st, 21-25 cm, färgade
-[...1091 lines deleted...]
-        <x:v>Fixa, kronljus, 10 st, 19-35 cm, vita och färgade.</x:v>
+        <x:v>Fixa, kronljus, 8p,19-35cm, vita och färgade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...4195 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>