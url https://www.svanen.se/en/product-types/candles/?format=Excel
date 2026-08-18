--- v2 (2026-06-18)
+++ v3 (2026-08-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab86f1911e134b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68ced3f52d14d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R862890e800bc49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb8b9319bae354a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R862890e800bc49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8b9319bae354a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">