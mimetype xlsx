--- v1 (2026-02-17)
+++ v2 (2026-04-18)
@@ -1,209 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468ddc0942a34da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5d83873c774545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rbbd55dfd43de45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40a703b9042f4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbd55dfd43de45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40a703b9042f4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hemsö Fastighets, Flerbostadshus, Ängegärde Vård- och omsorgsboende (Kabbelekan 4)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt specialbostäder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Luntmakargatan 18 Bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nybovik, LSS-boende, Vetlanda LSS-boende (Vetlanda Ekoxen 7)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybovik AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 42148</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OBOS, Flerbostadshus, 400314 LSS-Boende Oxelösund (Boken 6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OBOS Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OBOS Sverige, LSS-boende, LSS Älvenäs Karlstad (Älvenäs 2:91)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OBOS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OBOS Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Vetlanda</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>OBOS, Flerbostadshus, LSS Körsbäret Oxelösund (Körsbäret 1)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OBOS</x:v>
       </x:c>
       <x:c t="str">