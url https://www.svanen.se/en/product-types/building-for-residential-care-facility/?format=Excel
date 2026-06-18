--- v2 (2026-04-18)
+++ v3 (2026-06-18)
@@ -1,142 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5d83873c774545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0eb57325b14b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R40a703b9042f4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R822a52646cda4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40a703b9042f4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R822a52646cda4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt specialbostäder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birger Bostadsutveckling AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Luntmakargatan 18 Bv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hemsö Fastighets, Flerbostadshus, Ängegärde Vård- och omsorgsboende (Kabbelekan 4)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hemsö Fastighets AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 24281</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Luntmakargatan 18 Bv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nybovik, LSS-boende, Vetlanda LSS-boende (Vetlanda Ekoxen 7)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0306</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">