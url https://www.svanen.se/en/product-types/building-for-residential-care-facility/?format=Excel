--- v3 (2026-06-18)
+++ v4 (2026-08-18)
@@ -1,142 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0eb57325b14b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfdeb5df67d248ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R822a52646cda4a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0118f0608a0442cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R822a52646cda4a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0118f0608a0442cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hemsö Fastighets, Flerbostadshus, Ängegärde Vård- och omsorgsboende (Kabbelekan 4)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building for residential care facility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 New buildings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemsö Fastighets AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 24281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Birger Bostadsutveckling AB: Licens för att bygga Svanenmärkt specialbostäder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0312</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Birger Bostadsutveckling AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luntmakargatan 18 Bv</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Box 24281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nybovik, LSS-boende, Vetlanda LSS-boende (Vetlanda Ekoxen 7)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3089 0306</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Building for residential care facility</x:v>
       </x:c>
       <x:c t="str">
         <x:v>089 New buildings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">