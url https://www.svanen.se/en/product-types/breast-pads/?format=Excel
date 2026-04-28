--- v0 (2026-02-24)
+++ v1 (2026-04-28)
@@ -1,445 +1,445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77157b1668d4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cfa668aa0a4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R88f59ff643fd4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R15b5d2ca3e4d433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88f59ff643fd4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15b5d2ca3e4d433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ICA Amningskupor Vit, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen Amningskopur, 50 styken</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ainu Eko-Pumpulipuikot, 200 kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ainu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CMC Amningskupor, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0054, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Momkind Disposable Nursing Pads, 30pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Momkind</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Momkind ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rentemestervej 64, 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København NV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby amningskupor beige, 50 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjärtats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ainu Eko-Pumpulipuikot, 200 kpl</x:v>
-[...34 lines deleted...]
-        <x:v>5023 0072, 5023 0028</x:v>
+        <x:v>Apotek Hjärtet, Disposable Nursing Pads, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, Amningsindlägg, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA, Disposable Nursing Pads, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Curatex GmbH</x:v>
-[...37 lines deleted...]
-        <x:v>København NV</x:v>
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark nursing pads, 50 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen, Disposable Nursing Pads, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Apoteket Amningskupor, 50 st.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>apoteket</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>Shanghai</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>