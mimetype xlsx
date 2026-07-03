--- v1 (2026-04-28)
+++ v2 (2026-07-03)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cfa668aa0a4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb3d934d6a34ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R15b5d2ca3e4d433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R562582b069054944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15b5d2ca3e4d433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R562582b069054944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CMC Amningskupor, 40 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0054, 3023 0047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>CMC Consumer Medical Care GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eichendorfstrasse 12-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sontheim / Brenz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ainu Eko-Pumpulipuikot, 200 kpl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ainu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ICA Amningskupor Vit, 50 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
@@ -100,114 +164,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ainu Eko-Pumpulipuikot, 200 kpl</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Momkind Disposable Nursing Pads, 30pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0115</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Momkind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Momkind ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rentemestervej 64, 1</x:v>
@@ -324,110 +324,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Minstingen, Disposable Nursing Pads, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Minstingen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark nursing pads, 50 stk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Shanghai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Apoteket Amningskupor, 50 st.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>apoteket</x:v>
       </x:c>
       <x:c t="str">