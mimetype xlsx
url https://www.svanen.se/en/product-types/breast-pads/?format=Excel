--- v2 (2026-07-03)
+++ v3 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb3d934d6a34ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0953f0dd5d8489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R562582b069054944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R151fd407f36c4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R562582b069054944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R151fd407f36c4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,50 +132,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wahlstedt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby amningskupor beige, 50 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjärtats</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Minstingen Amningskopur, 50 styken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0072, 5023 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Curatex GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
@@ -196,250 +228,218 @@
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Momkind</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Momkind ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rentemestervej 64, 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København NV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby amningskupor beige, 50 st</x:v>
-[...2 lines deleted...]
-        <x:v>5023 0072, 5023 0028</x:v>
+        <x:v>Änglamark nursing pads, 50 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apoteket Amningskupor, 50 st.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0072, 5023 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>apoteket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Curatex GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dr. Herrmann-Lindrath-Strasse 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wahlstedt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Änglamark, Amningsindlägg, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Breast pads</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Protective and Absorbent Hygiene Products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Apotek Hjärtet, Disposable Nursing Pads, 50 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5023 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hjärtats</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Curatex GmbH</x:v>
-[...10 lines deleted...]
-        <x:v>Apotek Hjärtet, Disposable Nursing Pads, 50 pcs.</x:v>
+        <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Shanghai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Minstingen, Disposable Nursing Pads, 50 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hjärtats</x:v>
+        <x:v>Minstingen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Änglamark, Amningsindlägg, 50 pcs.</x:v>
+        <x:v>ICA, Disposable Nursing Pads, 50 pcs.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5023 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Breast pads</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Änglamark</x:v>
+        <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai Foliage Industry Co., Ltd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NO. 2288, Baishi Road, Baihe Town</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Shanghai</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Wahlstedt</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>