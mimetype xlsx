--- v1 (2026-02-17)
+++ v2 (2026-04-21)
@@ -1,701 +1,701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334c8950b89e41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e809d4bd434dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Reeb1e2f30227498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb8c32839778d4798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reeb1e2f30227498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c32839778d4798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Naturesse®  Bowl Ø165mm, 650ml(19441)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Dipping bowl round N732</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NR350PAP Paper bowl 350 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Dip boat N731</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paper food container NR1310PAP187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4047 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamaki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polarpakintie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hämeenlinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Bowl oval pressed 5284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Bowl Ø155mm(15190)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse® Punch bowl 5035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...130 lines deleted...]
-        <x:v>Hämeenlinna</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Dipping bowl rectangular 3584</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Bowl rectangular 5034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Boat small 10758</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Kheops N140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...66 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Punch bowl 5036</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Dip bowl round Ø95mm(15022)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse®  Bowl retangular 10x130x30mm(19471)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Dipping bowl square 3583</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...162 lines deleted...]
-        <x:v>Hämeenlinna</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Dipping bowl 5029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...2 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Trigon bowl 12172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Trigon bowl 14645</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Bowl deep 10759</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tolnevej 133</x:v>
-[...66 lines deleted...]
-        <x:v>Sindal</x:v>
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>