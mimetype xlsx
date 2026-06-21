--- v2 (2026-04-21)
+++ v3 (2026-06-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e809d4bd434dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c10eb82504455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb8c32839778d4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7570e27a9d974ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c32839778d4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7570e27a9d974ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,50 +164,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Naturesse® Punch bowl 5035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Dipping bowl rectangular 3584</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Paper food container NR1310PAP187</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4047 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamaki</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huhtamäki Foodservice Nordic Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Polarpakintie 4</x:v>
@@ -260,114 +324,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Naturesse® Punch bowl 5035</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Naturesse® Bowl rectangular 5034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
@@ -420,50 +420,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Naturesse® Dipping bowl 5029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Trigon bowl 14645</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Trigon bowl 12172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Naturesse® Bowl deep 10759</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5047 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bowls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>047 Disposables for food</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Naturesse</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenway-Denmark.dk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Priorsvej 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Silkeborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Naturesse® Punch bowl 5036</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
@@ -517,178 +645,50 @@
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Silkeborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Naturesse® Dipping bowl square 3583</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Naturesse® Bowl deep 10759</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5047 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bowls</x:v>
       </x:c>
       <x:c t="str">
         <x:v>047 Disposables for food</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Naturesse</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenway-Denmark.dk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Priorsvej 31</x:v>
       </x:c>