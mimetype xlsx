--- v3 (2026-06-21)
+++ v4 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c10eb82504455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23f3c360dc24876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7570e27a9d974ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Reb734c6877b4431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7570e27a9d974ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb734c6877b4431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">