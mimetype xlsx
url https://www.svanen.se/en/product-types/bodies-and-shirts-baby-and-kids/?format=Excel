--- v0 (2026-02-17)
+++ v1 (2026-04-10)
@@ -1,1014 +1,4278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b94c9680b874588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219539fc452489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R27d5f260cef8443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R134268f5549c45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27d5f260cef8443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R134268f5549c45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0712-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5239-0132-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-0360-0602-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-0230-0521-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool one-piece no feet - FG-5231-0132-281</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>FG-5274-0130-904 - Baby cotton sleepsuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby long sleeve organic merino wool bodysuit - FG-5229-0223-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved top - FG-5362-0212-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0131-904 - Baby cotton sleeveless bodysuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5233-0132-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0213-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool fleece one-piece - FG-5226-0232-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton hipsters - FG-5307-0137-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5232-0132-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0712-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0912-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby rib wool short sleeve bodysuit - FG-5232-0121-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved top - FG-5362-0312-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton hipsters - FG-5307-0137-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5238-0130-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved top - FG-5362-0212-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0912-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-0360-0602-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0712-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5233-0131-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-653</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-494</x:v>
-[...734 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool T-shirt - FG-5360-0602-161</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s cotton hipsters - FG-5307-0137-524</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool T-shirt - FG-5360-0602-481</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>FG-5274-0130-904 - Baby cotton sleepsuit</x:v>
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5233-0132-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby ribbed wool sleeveless bodysuit - FG-5232-0131-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-199</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -1028,6707 +4292,3507 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5231-0121-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5274-0131-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0712-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0130-524 - Baby cotton sleepsuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5238-0131-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton hipsters - FG-5307-0137-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0213-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5233-0131-461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0712-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5231-0121-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5232-0132-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5239-0130-714</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby short sleeve organic cotton bodysuit - FG-5239-0121-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5232-0132-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0131-524 - Baby cotton sleeveless bodysuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5362-0302-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5233-0121-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5239-0131-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby long sleeve organic cotton bodysuit - FG-5239-0123-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5233-0121-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5233-0131-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-0238-0131-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5274-0131-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool long sleeve top - FG-5360-0912-083</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool long sleeve top - FG-5360-0912-553</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-654</x:v>
-      </x:c>
-[...6302 lines deleted...]
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-075</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>