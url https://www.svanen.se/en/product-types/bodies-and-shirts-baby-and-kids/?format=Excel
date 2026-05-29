--- v1 (2026-04-10)
+++ v2 (2026-05-29)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219539fc452489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3943eac58e47f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R134268f5549c45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdc238b6815fc4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R134268f5549c45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc238b6815fc4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">