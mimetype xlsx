--- v2 (2026-05-29)
+++ v3 (2026-07-29)
@@ -1,85 +1,2261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3943eac58e47f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa7d223c3524906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdc238b6815fc4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R83198f4ca8444f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc238b6815fc4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83198f4ca8444f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-353</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5233-0132-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0131-904 - Baby cotton sleeveless bodysuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool fleece one-piece - FG-5226-0232-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0213-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton hipsters - FG-5307-0137-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-0230-0521-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0130-904 - Baby cotton sleepsuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5239-0132-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby long sleeve organic merino wool bodysuit - FG-5229-0223-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeved top - FG-5362-0212-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-283</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-0360-0602-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5232-0132-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby rib wool short sleeve bodysuit - FG-5232-0121-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool long sleeve top - FG-5360-0712-266</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -132,83 +2308,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-520</x:v>
-[...31 lines deleted...]
-        <x:v>Children's merino wool T-shirt - FG-5360-0602-999</x:v>
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-083</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -260,2130 +2564,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children’s merino wool long sleeve top - FG-5361-0512-075</x:v>
-[...2078 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-684</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2468,50 +2692,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-783</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0912-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-834</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Children's merino wool long sleeve top - FG-0360-0712-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -2532,211 +2916,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool long sleeve top - FG-0360-0912-471</x:v>
-[...159 lines deleted...]
-        <x:v>Baby rib wool short sleeve bodysuit - FG-5232-0121-783</x:v>
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton hipsters - FG-5307-0137-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5238-0130-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2788,115 +3268,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-481</x:v>
-[...63 lines deleted...]
-        <x:v>Baby cotton sleepsuit - FG-5238-0130-486</x:v>
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -2948,243 +3364,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-093</x:v>
-[...191 lines deleted...]
-        <x:v>Children's merino wool T-shirt - FG-5360-0602-083</x:v>
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5233-0132-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-681</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -3556,178 +3908,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-002</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Children's merino wool T-shirt - FG-5360-0602-161</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
@@ -3748,243 +3972,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool long sleeve top - FG-5360-0912-999</x:v>
-[...191 lines deleted...]
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-141</x:v>
+        <x:v>Children's merino wool hipsters - FG-5360-0208-141</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -4036,51 +4068,1587 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool hipsters - FG-5360-0208-141</x:v>
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-654</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-0360-0712-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-5307-0402-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0130-524 - Baby cotton sleepsuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5238-0131-486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5231-0132-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5232-0123-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-999</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby organic cotton sleepsuit - FG-5239-0130-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5231-0121-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5274-0131-001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-471</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5233-0131-461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-393</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0712-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0213-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-053</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-681</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5231-0121-655</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -4100,1235 +5668,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool long sleeve bodysuit - FG-0230-0523-481</x:v>
-[...1183 lines deleted...]
-        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-493</x:v>
+        <x:v>Children's merino wool long sleeve top - FG-5362-0112-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -5444,371 +5860,1555 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool long sleeve top - FG-5360-0213-520</x:v>
-[...319 lines deleted...]
-        <x:v>Baby merino wool short sleeve bodysuit - FG-5231-0121-655</x:v>
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5232-0121-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FG-5274-0131-524 - Baby cotton sleeveless bodysuit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5362-0302-495</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5237-0131-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-785</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5233-0121-533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-185</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-716</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-849</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5231-0123-281</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby long sleeve organic cotton bodysuit - FG-5239-0123-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5233-0121-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s cotton T-shirt - FG-6478-0402-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-869</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5233-0131-568</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children’s merino wool T-shirt - FG-5361-0202-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool T-shirt - FG-5360-0602-385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5239-0131-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton tank top - FG-5237-0101-324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5274-0130-524</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-241</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-769</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-782</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-266</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5232-0132-453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby short sleeve organic cotton bodysuit - FG-5239-0121-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-493</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-553</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool hipsters - FG-5360-0208-054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton short sleeve body - FG-5237-0321-104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool sleepsuit - FG-5230-0530-002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleepsuit - FG-5239-0130-714</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -5860,1747 +7460,275 @@
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool one-piece no feet - FG-5230-0232-493</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool long sleeve bodysuit - FG-5233-0123-533</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby short sleeve organic cotton bodysuit - FG-5239-0121-087</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool sleepsuit - FG-5230-0530-654</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Children's merino wool long sleeve top - FG-5360-0912-266</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-053</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby merino wool short sleeve bodysuit - FG-5230-0521-785</x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Baby merino wool sleeveless bodysuit - FG-5230-0231-241</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Baby cotton long sleeve bodysuit - FG-5237-0323-014</x:v>
-[...767 lines deleted...]
-        <x:v>Children's merino wool T-shirt - FG-5360-0602-385</x:v>
+        <x:v>Baby merino wool sleeveless bodysuit - FG-5231-0131-655</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby cotton sleeveless bodysuit - FG-5274-0131-199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Children's merino wool long sleeve top - FG-5360-0912-083</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodies and shirts baby and kids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-654</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
@@ -7621,178 +7749,50 @@
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Herning</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Baby merino wool one-piece no feet - FG-5230-0232-081</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Baby merino wool long sleeve bodysuit - FG-5230-0523-654</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bodies and shirts baby and kids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dilling A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvej 62</x:v>
       </x:c>