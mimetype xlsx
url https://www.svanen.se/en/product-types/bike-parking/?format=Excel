--- v0 (2025-12-24)
+++ v1 (2026-04-27)
@@ -1,950 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e9657919a64f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfa6c87d3864de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R770b4929ef4546e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb4a7ab3e601a41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R770b4929ef4546e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4a7ab3e601a41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Forum bicycle rack (2586A Forum bicycle rack large, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2586C Forum bicycle rack large, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dorado Cycle Rack item. 8003530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Folk Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hållare för sparkcykel Väggmonterad, park, sort, 82-000-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dorado Cycle Rack item. 8003514</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (LED light, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584C Forum bicycle rack small, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Stand Sagitta item. 8003148</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Folk Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forum bicycle rack (2586A Forum bicycle rack large, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
-[...26 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Bicycle Rack Lyra item. 8090167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hållare för sparkcykel Fristående, park, sort, 82-000-000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Berg  Bike rack (8 bicycles, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Berg  Bike rack (6 bicycles , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Ellipse item. 8003517</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vroom Bike rack (Free standing, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090154</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bicycle post  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584A Forum bicycle rack small, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090168</x:v>
-      </x:c>
-[...734 lines deleted...]
-        <x:v>Bicycle Rack Lyra item. 8090169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>