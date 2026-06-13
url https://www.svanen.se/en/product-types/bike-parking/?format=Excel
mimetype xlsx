--- v1 (2026-04-27)
+++ v2 (2026-06-13)
@@ -1,661 +1,661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfa6c87d3864de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b75102fb5a74b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb4a7ab3e601a41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R603376f69fb44975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4a7ab3e601a41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R603376f69fb44975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Dorado Cycle Rack item. 8003530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hållare för sparkcykel Väggmonterad, park, sort, 82-000-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dorado Cycle Rack item. 8003514</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2586C Forum bicycle rack large, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Forum bicycle rack (2586A Forum bicycle rack large, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forum bicycle rack (2586C Forum bicycle rack large, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
-[...26 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Bicycle Stand Sagitta item. 8003148</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584C Forum bicycle rack small, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (LED light, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090165</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dorado Cycle Rack item. 8003530</x:v>
-[...63 lines deleted...]
-        <x:v>Hållare för sparkcykel Väggmonterad, park, sort, 82-000-010</x:v>
+        <x:v>Folk Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hållare för sparkcykel Fristående, park, sort, 82-000-000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dorado Cycle Rack item. 8003514</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>Vroom Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hållare för sparkcykel Fristående, park, sort, 82-000-000</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Berg  Bike rack (8 bicycles, Galvanised, Powder coated (all RAL-classic colours))</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
@@ -676,275 +676,275 @@
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vestre AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Drammensveien 44 A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Bicycle Rack Ellipse item. 8003517</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584A Forum bicycle rack small, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bicycle post  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090168</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bicycle Rack Ellipse item. 8003517</x:v>
-[...26 lines deleted...]
-        <x:v>ANEBY</x:v>
+        <x:v>Vroom Bike rack (Free standing, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090159</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vroom Bike rack (Free standing, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090154</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Bicycle Rack Lyra item. 8090168</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>