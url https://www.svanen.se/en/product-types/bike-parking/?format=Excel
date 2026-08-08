--- v2 (2026-06-13)
+++ v3 (2026-08-08)
@@ -1,950 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b75102fb5a74b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaf66a3d5b34ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R603376f69fb44975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7b5273e090594d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R603376f69fb44975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b5273e090594d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Folk Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Folk Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bike rack (Small, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Bike rack (LED light, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584C Forum bicycle rack small, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2586A Forum bicycle rack large, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2586C Forum bicycle rack large, casting in the ground. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hållare för sparkcykel Väggmonterad, park, sort, 82-000-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Stand Sagitta item. 8003148</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dorado Cycle Rack item. 8003514</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090164</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dorado Cycle Rack item. 8003530</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Folk Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
-[...31 lines deleted...]
-        <x:v>Hållare för sparkcykel Väggmonterad, park, sort, 82-000-010</x:v>
+        <x:v>Vroom Bike rack (Free standing, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bike rack (Large, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Berg  Bike rack (6 bicycles , Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Berg  Bike rack (8 bicycles, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Bicycle post  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forum bicycle rack (2584A Forum bicycle rack small, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hållare för sparkcykel Fristående, park, sort, 82-000-000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dorado Cycle Rack item. 8003514</x:v>
-[...542 lines deleted...]
-      <x:c t="str">
         <x:v>Bicycle Rack Ellipse item. 8003517</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forum bicycle rack (2584A Forum bicycle rack small, anchoring with base plate. Powder-coated aluminum (all RAL-classic colours))</x:v>
-[...58 lines deleted...]
-        <x:v>Oslo</x:v>
+        <x:v>Bicycle Rack Lyra item. 8090169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090154</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bicycle Rack Lyra item. 8090159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bike parking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bicycle Rack Lyra item. 8090168</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Bicycle Rack Lyra item. 8090154</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bike parking</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>