--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ee396081e540bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603de0c1bd7c4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R93c732c52e264162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R34b37fa897ea464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R93c732c52e264162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34b37fa897ea464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,83 +68,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess Bib tape 37x70 cm ISCC (1000031181)</x:v>
+        <x:v>Finess Apron with tape 37x78 cm with waist tape ISCC (1000031182)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finess Apron with tape 37x78 cm with waist tape ISCC (1000031182)</x:v>
+        <x:v>Finess Bib tape 37x70 cm ISCC (1000031181)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>