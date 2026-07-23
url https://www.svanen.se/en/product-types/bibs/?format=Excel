--- v1 (2026-05-20)
+++ v2 (2026-07-23)
@@ -1,153 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603de0c1bd7c4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281bdcb481124c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R34b37fa897ea464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67cfb7b465f2405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34b37fa897ea464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67cfb7b465f2405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Finess Bib neck-tie 37x70 cm ISCC (1000031180)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Finess Apron with tape 37x78 cm with waist tape ISCC (1000031182)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Finess Bib tape 37x70 cm ISCC (1000031181)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3023 0080</x:v>
+        <x:v>3023 0080, 3023 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bibs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Protective and Absorbent Hygiene Products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finess</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ljungadalsgatan 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växjö</x:v>
       </x:c>