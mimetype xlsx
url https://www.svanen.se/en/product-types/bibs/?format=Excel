--- v2 (2026-07-23)
+++ v3 (2026-09-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281bdcb481124c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b46a8c192c549e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R67cfb7b465f2405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R112b8a1d6bad4d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R67cfb7b465f2405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R112b8a1d6bad4d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">