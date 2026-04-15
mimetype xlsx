--- v1 (2026-02-11)
+++ v2 (2026-04-15)
@@ -1,118 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b6b7ab21924a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eb26be16e64631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R47d842c65fd34a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra86792bd416c4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47d842c65fd34a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra86792bd416c4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>New York Sittbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bänk HT björk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Saturn Ottoman Sängbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bänk HT vitpigmenterad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>J83B Bench Oak Lacquered Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+        <x:v>J83B Bench Beech Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
@@ -132,282 +324,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>New York Sittbänk</x:v>
-[...63 lines deleted...]
-        <x:v>Fixa bänk HT vitpigmenterad</x:v>
+        <x:v>J163 Piano bench, Oak, Nature, Lacquered waterbased, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bänk HT ljusgrå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Årre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>