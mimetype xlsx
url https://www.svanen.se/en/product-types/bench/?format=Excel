--- v2 (2026-04-15)
+++ v3 (2026-06-19)
@@ -1,413 +1,413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3eb26be16e64631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09545b6fb04960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra86792bd416c4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R17c6c93c67cf4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra86792bd416c4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c6c93c67cf4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa bänk HT björk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bänk HT vitpigmenterad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Saturn Ottoman Sängbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>New York Sittbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB Dominari Grupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio r. sav.</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bänk HT björk</x:v>
+        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bänk plywood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Saturn Ottoman Sängbänk</x:v>
-[...31 lines deleted...]
-        <x:v>Fixa bänk HT vitpigmenterad</x:v>
+        <x:v>Fixa bänk HT ljusgrå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J83B Bench Beech Black Nature</x:v>
+        <x:v>J83B Bench Beech Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+        <x:v>J163 Piano bench, Oak, Nature, Lacquered waterbased, Nature</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bench</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Osby</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>