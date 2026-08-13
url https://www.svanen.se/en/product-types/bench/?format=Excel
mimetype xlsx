--- v3 (2026-06-19)
+++ v4 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09545b6fb04960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9123a4acca9d44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R17c6c93c67cf4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc37e15ca0bbc4cfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c6c93c67cf4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc37e15ca0bbc4cfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">