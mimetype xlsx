--- v1 (2026-02-11)
+++ v2 (2026-04-12)
@@ -1,5245 +1,5309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeba67fc0aad4cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e44cd398e4512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra57e51e1a1ac4dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9fd391a5f23a4dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra57e51e1a1ac4dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fd391a5f23a4dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Contract C5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør LTD Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B0044 softbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Sense Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Jubileum Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ek kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Comfort, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow LTD. Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Komfort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J4, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel by Jensen Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobel by Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Wave Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Aqtive II</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MIO Energy Exclusive, Kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050, 3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>New York Supreme Kontinentalsäng</x:v>
+        <x:v>Jensen Ambassadør+ Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J5, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless) med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinentalsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontinental Contract</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Onyx, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Carat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Epic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør+, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Opal, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Comfort kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Balance Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Couch Rest Safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4031 0165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Familon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wendre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lina 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pärnu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Prestige, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng (med förvaring)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...2 lines deleted...]
-        <x:v/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB Dominari Grupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio r. sav.</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Signature J2 Ramsäng</x:v>
-[...110 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Opal Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Diplomat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J3, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Dream Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Nova Max, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Sign</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contract resårsäng Contract 3</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Hilding Kontinental, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Contract C6 Kontinentalsäng</x:v>
-[...366 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Hilding Kontinental Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hilding Kontinental Family Komfort</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Asperö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Couch Rest Safe</x:v>
-[...113 lines deleted...]
-        <x:v>Hilding</x:v>
+        <x:v>Asperö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
-      </x:c>
-[...4414 lines deleted...]
-        <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>