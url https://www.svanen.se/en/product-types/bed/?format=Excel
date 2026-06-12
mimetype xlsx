--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -1,5309 +1,5405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757e44cd398e4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6051832dff4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9fd391a5f23a4dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4025c500aeff4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9fd391a5f23a4dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4025c500aeff4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hilding Kontinental, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Komfort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B0044 softbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ek kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinentalsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontinental Contract</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Contract C5 Kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Aqtive II</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J5, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J4, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Wave Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Jubileum Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow LTD. Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless) med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør LTD Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel by Jensen Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobel by Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Jensen</x:v>
-[...16 lines deleted...]
-        <x:v>2031 0034</x:v>
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Comfort, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Jensen</x:v>
-[...16 lines deleted...]
-        <x:v>2031 0034</x:v>
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Exclusive, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Jensen</x:v>
-[...13 lines deleted...]
-        <x:v>Tall klassisk säng</x:v>
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Sense Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Couch Rest Safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4031 0165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Familon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wendre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lina 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pärnu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>B0044 softbed</x:v>
+        <x:v>Skogslind klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Epic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Nova Max, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Prestige, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Diplomat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J3, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør+, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Carat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Opal, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Balance Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 FR Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Onyx, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng (med förvaring)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Sign</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Scapa</x:v>
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Ambassadør+ Aqtive II, Ställbar säng</x:v>
-[...31 lines deleted...]
-        <x:v>MIO Delux Sense Ställbar säng</x:v>
+        <x:v>Mio Delux Exclusive kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Opal Jubileum Kontinentalsäng</x:v>
-[...319 lines deleted...]
-        <x:v>Mio Delux Sense kontinentalsäng</x:v>
+        <x:v>MIO Feel kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen J5 Kontinentalsäng med Exact</x:v>
-[...127 lines deleted...]
-        <x:v>MIO Feel Exclusive kontinentalsäng</x:v>
+        <x:v>MIO Feel Comfort kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Diplomat Kontinentalsäng med Exact</x:v>
-[...31 lines deleted...]
-        <x:v>Ek kontinentalsäng</x:v>
+        <x:v>MIO Delux Dream Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Scapa</x:v>
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
-      </x:c>
-[...4446 lines deleted...]
-        <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>