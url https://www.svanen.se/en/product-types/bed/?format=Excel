--- v3 (2026-06-12)
+++ v4 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6051832dff4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daef50591104a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4025c500aeff4a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd3db6638f86a4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4025c500aeff4a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3db6638f86a4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">