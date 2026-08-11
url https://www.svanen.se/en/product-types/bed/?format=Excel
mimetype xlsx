--- v4 (2026-06-12)
+++ v5 (2026-08-11)
@@ -1,85 +1,821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daef50591104a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635bf81b81b747b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd3db6638f86a4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9db7825a499443f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3db6638f86a4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9db7825a499443f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MIO Energy, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Comfort, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Exclusive, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ek kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Sense Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hilding Kontinental, Family</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
@@ -100,5189 +836,4677 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kontinental Contract</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Aqtive II</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Wave Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinentalsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J5, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J4, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow LTD. Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Jubileum Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless) med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør LTD Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel by Jensen Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobel by Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B0044 softbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hilding Kontinental Family Komfort</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hilding Kontinental Family Lyx</x:v>
+        <x:v>Tall klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Couch Rest Safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4031 0165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Familon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wendre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lina 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pärnu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tall klassisk säng</x:v>
+        <x:v>Contract resårsäng Contract 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Epic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Balance Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Carat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Opal, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Nova Max, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Prestige, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Diplomat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J3, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Ramsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng (med förvaring)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 FR Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 FR Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 FR Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 FR Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 FR Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Contract C3 FR, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Onyx, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør+, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Sign</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>B0044 softbed</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0105</x:v>
+        <x:v>Skogslind kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ek kontinentalsäng</x:v>
+        <x:v>Skogslind klassisk säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
-      </x:c>
-[...4990 lines deleted...]
-        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Mio Delux Exclusive kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed</x:v>
       </x:c>
       <x:c t="str">