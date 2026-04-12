--- v1 (2026-02-17)
+++ v2 (2026-04-12)
@@ -1,502 +1,2422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657468b27b0b4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13c831191ff4b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R07f9832b05b14a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rade7e572045b401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R07f9832b05b14a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rade7e572045b401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm White/Calm Box sheet 90 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Taupe/Calm Box sheet 140 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Taupe/Calm Pillowcase 60 x 63 cm 2 pcs Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Stone Grey/Calm Box sheet 90 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 210 x 8 cm White/Calm Envelope sheet 90 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Yellow/Whisper Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Yellow/Bed linen 200x220 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Offwhite/Calm Pillowcase 60 x 63 cm 2 pcs Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Offwhite/Calm Envelope sheet 140 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Sky Blue/Echo Bed linen NO 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Ara sengesett ubleket</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Light blue/Tiles Bed linen 140 x 200 cm Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Sky Blue/Echo Bed linen 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 220 cm Yellow/Tulip Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Sky Blue/Echo Bed linen 140 x 220 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Stone Grey/Calm Envelope sheet 140 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Stone Grey/Calm Envelope sheet 180 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Ray Purple/Bed linen 140x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Purple/Bed linen NO 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 210 x 8 cm White/Calm Envelope sheet 140 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Taupe/Calm Envelope sheet 180 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Royal Blue/Tulip Bed linen 140 x 200 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Offwhite/Calm Envelope sheet 90 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Offwhite/Calm Box sheet 140 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Stone Grey/Calm Box sheet 180 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Beige/Whisper Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Taupe/Tiles Bed linen 140 x 200 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Offwhite/Calm Envelope sheet 180 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Yellow/Tulip Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Cloud grey/Ray Bed linen 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm White/Calm Envelope sheet 90 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 240 x 260 cm White/Calm Flat sheet 240 x 260 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Light blue/Tiles Bed linen 140 x 220 cm Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Stone Grey/Whisper Bed linen 140 x 220 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
-[...314 lines deleted...]
-        <x:v>Viborg</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Taupe/Calm Envelope sheet 90 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Offwhite/Calm Box sheet 90 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Ink blue/Tiles Bed linen 140 x 200 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm White/Whisper Bed linen 140 x 200 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Ocean Blue/Bed linen 200x220 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Ocean Blue/Bed linen 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 220 cm Cloud grey/Ray Bed linen 140 x 220 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm White/Calm Box sheet 140 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Rose/Echo Bed linen 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm White/Calm Box sheet 180 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Yellow/Echo Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Taupe/Calm Envelope sheet 140 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Ray Ocean Blue/Bed linen 140x220 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Beige/Whisper Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Beige/Ray Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 150 x 250 cm White/Calm Flat sheet 150 x 250 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set chokladbrun, muldvarp, mörkbrun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Stone Grey/Whisper Bed linen 140 x 200 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Stone Grey/Calm Box sheet 140 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Yellow/Echo Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Beige/Bed linen 200x220 Ray Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Frøya sheet beige, light blue, bright pink, muted lime, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Stone Grey/Calm Envelope sheet 90 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 220 cm Royal Blue/Tulip Bed linen 140 x 220 cm Royal Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -516,83 +2436,307 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Echo Sengetøj 140 x 200 cm Yellow/Echo Bed linen 140 x 200 cm Yellow</x:v>
-[...31 lines deleted...]
-        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
+        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Beige/Echo Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Taupe/Tiles Bed linen 140 x 220 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Rose/Echo Bed linen NO 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Grå/Calm Pillowcase 60 x 63 cm 2 pcs Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm White/Calm Envelope sheet 180 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Taupe/Calm Box sheet 180 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet chocolate brown, mole, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Hvid/Calm Pillowcase 60 x 63 cm 2 pcs White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -612,83 +2756,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Stone Grey/Calm Envelope sheet 90 x 200 x 8 cm Stone Grey</x:v>
-[...31 lines deleted...]
-        <x:v>Ray Sengetøj 140 x 220 cm Cloud grey/Ray Bed linen 140 x 220 cm Cloud grey</x:v>
+        <x:v>Whisper Sengetøj 140 x 220 cm White/Whisper Bed linen 140 x 220 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Yellow/Bed linen NO 140x200 Ray Yellow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -708,2259 +2852,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tiles Sengetøj 140 x 200 cm Ink blue/Tiles Bed linen 140 x 200 cm Ink blue</x:v>
-[...127 lines deleted...]
-        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
+        <x:v>Sengetøj NO 140x200 Ray Ocean Blue/Bed linen NO 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set vit, beige, ljus blå, klarrosa, dämpad lime</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
-[...1310 lines deleted...]
-      <x:c t="str">
         <x:v>Calm Kuvertlagen 180 x 210 x 8 cm White/Calm Envelope sheet 180 x 210 x 8 cm White</x:v>
-      </x:c>
-[...734 lines deleted...]
-        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>