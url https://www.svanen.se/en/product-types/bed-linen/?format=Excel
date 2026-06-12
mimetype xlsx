--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -1,1750 +1,2486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13c831191ff4b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc158c7125f4f4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rade7e572045b401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd802035fc3bd49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rade7e572045b401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd802035fc3bd49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Purple/Bed linen NO 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 210 x 8 cm White/Calm Envelope sheet 140 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Taupe/Calm Envelope sheet 180 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Royal Blue/Tulip Bed linen 140 x 200 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm White/Calm Box sheet 90 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Taupe/Calm Box sheet 140 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Taupe/Calm Pillowcase 60 x 63 cm 2 pcs Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Stone Grey/Calm Box sheet 90 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 210 x 8 cm White/Calm Envelope sheet 90 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Yellow/Whisper Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Yellow/Bed linen 200x220 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Offwhite/Calm Pillowcase 60 x 63 cm 2 pcs Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ara sengesett ubleket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Light blue/Tiles Bed linen 140 x 200 cm Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Sky Blue/Echo Bed linen 140 x 220 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Stone Grey/Calm Box sheet 180 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Beige/Whisper Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Taupe/Tiles Bed linen 140 x 200 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Offwhite/Calm Envelope sheet 90 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Offwhite/Calm Box sheet 140 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Offwhite/Calm Envelope sheet 180 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Cloud grey/Ray Bed linen 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm White/Calm Envelope sheet 90 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Yellow/Tulip Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 220 cm Yellow/Tulip Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Sky Blue/Echo Bed linen 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Offwhite/Calm Envelope sheet 140 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Sky Blue/Echo Bed linen NO 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Stone Grey/Calm Envelope sheet 180 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Ray Purple/Bed linen 140x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Stone Grey/Calm Envelope sheet 140 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 240 x 260 cm White/Calm Flat sheet 240 x 260 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 210X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 180X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 90X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 105X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 120X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 90X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 90X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 105X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UNDERLAKAN 180X260 VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UNDERLAKAN 150X260 VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 180X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 140X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 90 x 200 x 30 cm White/Calm Box sheet 90 x 200 x 30 cm White</x:v>
-[...255 lines deleted...]
-        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Offwhite/Calm Envelope sheet 140 x 200 x 8 cm Offwhite</x:v>
-[...63 lines deleted...]
-        <x:v>Ara sengesett ubleket</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Taupe/Calm Envelope sheet 90 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Offwhite/Calm Box sheet 90 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Light blue/Tiles Bed linen 140 x 220 cm Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Stone Grey/Whisper Bed linen 140 x 220 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Rose/Echo Bed linen 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm White/Calm Box sheet 140 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Ink blue/Tiles Bed linen 140 x 200 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Ocean Blue/Bed linen 200x220 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Ocean Blue/Bed linen 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm White/Whisper Bed linen 140 x 200 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 220 cm Cloud grey/Ray Bed linen 140 x 220 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Yellow/Echo Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Stone Grey/Calm Envelope sheet 90 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet beige, light blue, bright pink, muted lime, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
-[...927 lines deleted...]
-        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
+        <x:v>Tulip Sengetøj 140 x 220 cm Royal Blue/Tulip Bed linen 140 x 220 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 220 cm Beige/Ray Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 150 x 250 cm White/Calm Flat sheet 150 x 250 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set vit, beige, ljus blå, klarrosa, dämpad lime</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Taupe/Calm Envelope sheet 90 x 200 x 8 cm Taupe</x:v>
-[...287 lines deleted...]
-        <x:v>Echo Sengetøj 140 x 200 cm Rose/Echo Bed linen 140 x 200 cm Rose</x:v>
+        <x:v>Calm Kuvertlagen 180 x 210 x 8 cm White/Calm Envelope sheet 180 x 210 x 8 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -1764,114 +2500,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Taupe/Calm Envelope sheet 140 x 200 x 8 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -1892,50 +2564,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm White/Calm Envelope sheet 180 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Taupe/Calm Box sheet 180 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Grå/Calm Pillowcase 60 x 63 cm 2 pcs Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Hvid/Calm Pillowcase 60 x 63 cm 2 pcs White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Beige/Echo Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Whisper Sengetøj 140 x 200 cm Beige/Whisper Bed linen 140 x 200 cm Beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
@@ -1956,1018 +2788,986 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Fladt lagen 150 x 250 cm White/Calm Flat sheet 150 x 250 cm White</x:v>
-[...58 lines deleted...]
-        <x:v>Viborg</x:v>
+        <x:v>Sengetøj 200x220 Ray Beige/Bed linen 200x220 Ray Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Stone Grey/Calm Box sheet 140 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Yellow/Echo Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Stone Grey/Whisper Bed linen 140 x 200 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Beige/Echo Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Taupe/Tiles Bed linen 140 x 220 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Rose/Echo Bed linen NO 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Ocean Blue/Bed linen NO 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm White/Calm Envelope sheet 140 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Yellow/Bed linen NO 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm White/Whisper Bed linen 140 x 220 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖRNGOTT 50X90 CM, VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 120X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 160X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 210X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 160X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 120X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 105X210 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UNDERLAKAN 270X260 VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 160X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN, SATIN 180X200 VIT, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖRNGOTT 50X60 CM, VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÖRNGOTT 65X90 CM, VIT, SATIN, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KUVERTLAKAN 140X200 VIT, PERCALE, SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varnamo of Sweden</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet chocolate brown, mole, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Frøya set chokladbrun, muldvarp, mörkbrun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
-      </x:c>
-[...894 lines deleted...]
-        <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>