--- v3 (2026-06-12)
+++ v4 (2026-07-30)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc158c7125f4f4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c50f2e47824b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd802035fc3bd49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8f635a89e9404092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd802035fc3bd49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f635a89e9404092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1700,50 +1700,338 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Frøya sheet burnt peach, dusty tea green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase burnt peach, dusty tea green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Frame Stone Grey/Bed linen 140x200 Frame Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Essence – Suite One Nature/Bed linen NO 140x200 Essence – Suite One Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Essence – Suite One Optisk hvid/Bed linen 140x200 Essence – Suite One Optical White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Edge Sky Blue/Bed linen 140x200 Edge Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Frame Stone Grey/Bed linen 140x220 Frame Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Frame Linen blue/Bed linen 140x200 Frame Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Frame Linen blue/Bed linen 140x220 Frame Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
@@ -3744,30 +4032,414 @@
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed linen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Products of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set brent persika, dus tegrön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Frame Linen blue/Bed linen NO 140x200 Frame Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Edge Rosewood/Bed linen 140x200 Edge Rosewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Essence – Suite One Optisk hvid/Bed linen NO 140x200 Essence – Suite One Optical White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Essence – Suite One Nature/Bed linen 140x220 Essence – Suite One Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Edge Sky Blue/Bed linen 140x220 Edge Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Frame Stone Grey/Bed linen NO 140x200 Frame Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Essence – Suite One Nature/Bed linen 140x200 Essence – Suite One Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Essence – Suite One Navy/Bed linen 140x200 Essence – Suite One Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Essence – Suite One Navy/Bed linen 140x220 Essence – Suite One Navy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Edge Rosewood/Bed linen 140x220 Edge Rosewood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Essence – Suite One Optisk hvid/Bed linen 140x220 Essence – Suite One Optical White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed linen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Products of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>