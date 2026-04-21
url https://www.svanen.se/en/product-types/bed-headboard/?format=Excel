--- v0 (2026-02-11)
+++ v1 (2026-04-21)
@@ -1,1693 +1,1821 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d79ec3d3a624039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f49fa3053c4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdbec8b42438544f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c6c642330c64b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbec8b42438544f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c6c642330c64b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Lyra Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Välvd huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel TRENSAD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Rutig sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nest Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad låg sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Adjustable Back Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Tall Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>New York Huvudgavel Pikerad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...2 lines deleted...]
-        <x:v/>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB Dominari Grupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio r. sav.</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Virgo Portrait Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Dione Plus Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...11 lines deleted...]
-        <x:v>SVELVIK</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel LED</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Link Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad XL sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Fenix Landscape Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Jensen Crown Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...75 lines deleted...]
-        <x:v>Panevezio r. sav.</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lyra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vinbär sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Dècor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vitsippa sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Trensad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Horisontell sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diva Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MIO Delux Trensad sänggavel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0105, 3031 0092</x:v>
-[...11 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Dione Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Slim Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Slät rundad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Celeste Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogsstjärna sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Flexi sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Libra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slån sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cloud Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Gråbo sänggavel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0105, 3031 0092</x:v>
-[...11 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Dione Portrait Sänggavel</x:v>
-[...206 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>MIO Feel Pikerad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
-      </x:c>
-[...1118 lines deleted...]
-        <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>