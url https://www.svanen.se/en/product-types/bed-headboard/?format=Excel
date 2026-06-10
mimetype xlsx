--- v1 (2026-04-21)
+++ v2 (2026-06-10)
@@ -1,117 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f49fa3053c4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b38df1557047c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8c6c642330c64b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9981d5bee13e4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c6c642330c64b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9981d5bee13e4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Virgo Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Lyra Plus Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Nest Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MIO Delux Välvd huvudgavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
@@ -164,51 +292,403 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Nest Sänggavel</x:v>
+        <x:v>Vinbär sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel LED</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lyra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad XL sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Crown Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Link Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Landscape Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
@@ -356,1427 +836,947 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB Dominari Grupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio r. sav.</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Virgo Portrait Sänggavel</x:v>
-[...66 lines deleted...]
-        <x:v>3031 0127</x:v>
+        <x:v>Vitsippa sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Dècor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Horisontell sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>UAB Dominari Grupe</x:v>
-[...45 lines deleted...]
-        <x:v>3031 0127</x:v>
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Trensad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>UAB Dominari Grupe</x:v>
-[...106 lines deleted...]
-        <x:v>MIO Delux Pikerad XL sänggavel</x:v>
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diva Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Trensad sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Fenix Landscape Sänggavel</x:v>
-[...127 lines deleted...]
-        <x:v>MIO Delux Pikerad sänggavel</x:v>
+        <x:v>Jensen Cozy Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Slim Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Slät rundad sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vinbär sänggavel</x:v>
+        <x:v>Jensen Libra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cloud Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gråbo sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Fenix Portrait Sänggavel</x:v>
-[...191 lines deleted...]
-        <x:v>Vitsippa sänggavel</x:v>
+        <x:v>Jensen Celeste Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogsstjärna sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MIO Feel Trensad sänggavel</x:v>
+        <x:v>MIO Delux Flexi sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MIO Feel Horisontell sänggavel</x:v>
-[...479 lines deleted...]
-        <x:v>Jensen Libra Sänggavel</x:v>
+        <x:v>Jensen Ceres Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Slån sänggavel</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Gråbo sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>