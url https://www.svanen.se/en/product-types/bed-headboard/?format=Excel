--- v2 (2026-06-10)
+++ v3 (2026-08-13)
@@ -1,214 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b38df1557047c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df70706113e438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9981d5bee13e4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd4338cddf35245a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9981d5bee13e4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd4338cddf35245a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Virgo Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Virgo Portrait Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Nest Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Dione Plus Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Dione Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Dècor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Crown Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Adjustable Back Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>New York Huvudgavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0127</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UAB Dominari Grupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Panevezio r. sav.</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>New York Huvudgavel Pikerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel LED</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel TRENSAD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lyra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Lyra Plus Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Nest Sänggavel</x:v>
+        <x:v>Jensen Manor Tall Sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
@@ -228,1573 +836,965 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>New York Huvudgavel TRENSAD</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0127</x:v>
+        <x:v>MIO Delux Pikerad XL sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>UAB Dominari Grupe</x:v>
-[...5 lines deleted...]
-        <x:v>Panevezio r. sav.</x:v>
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad låg sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vinbär sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vitsippa sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MIO Delux Rutig sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Vinbär sänggavel</x:v>
+        <x:v>Jensen Link Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Trensad sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Horisontell sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diva Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cloud Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Libra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Celeste Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Slim Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Trensad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Slät rundad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slån sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Dione Sänggavel</x:v>
-[...34 lines deleted...]
-        <x:v>3031 0127</x:v>
+        <x:v>Skogsstjärna sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gråbo sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed headboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Flexi sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
-      </x:c>
-[...1374 lines deleted...]
-        <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MIO Feel Pikerad sänggavel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed headboard</x:v>
       </x:c>
       <x:c t="str">