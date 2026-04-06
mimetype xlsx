--- v0 (2026-02-03)
+++ v1 (2026-04-06)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf190ba8e0332476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b09839a05a448ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R8decfd030b2347c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3bf718c9ef2b47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8decfd030b2347c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bf718c9ef2b47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ECO Dream Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Anton Babymøbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
@@ -101,82 +133,50 @@
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadnieki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ECO One</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>ECO Dream Sengesystem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>