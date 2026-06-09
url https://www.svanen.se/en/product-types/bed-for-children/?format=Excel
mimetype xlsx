--- v1 (2026-04-06)
+++ v2 (2026-06-09)
@@ -1,221 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b09839a05a448ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb75b7a9ccdb4db6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3bf718c9ef2b47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9529c4a3ce6d4fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bf718c9ef2b47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9529c4a3ce6d4fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Anton Babymøbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO Luxury Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ECO Dream Sengesystem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
-[...63 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadnieki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ECO One</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadnieki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ECO Comfort Sengesystem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadnieki</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>