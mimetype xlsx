--- v2 (2026-06-09)
+++ v3 (2026-08-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb75b7a9ccdb4db6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed5a55566cd4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9529c4a3ce6d4fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5d6f57bd5c224440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9529c4a3ce6d4fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5d6f57bd5c224440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,115 +68,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novadnieki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ECO One</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO Dream Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bed for children</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ECO Luxury Sengesystem</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>ECO One</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0065</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bed for children</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIA Hoppekids</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldus Region</x:v>
       </x:c>