--- v1 (2026-02-11)
+++ v2 (2026-04-14)
@@ -1,925 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re211022ab4e5433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897d4ad457684f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R4ab50be16cd84be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6c833a022ab04db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ab50be16cd84be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c833a022ab04db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with five shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom open cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Wall cabinet with three shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA High cabinet with four shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Double doors opening bathroom cabinet with one shelf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA High cabinet with four shelves</x:v>
-[...31 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Low bathroom sink cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Bathroom sink cabinet with one drawer and drawer imitation facade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom cabinet with one drawer</x:v>
-[...26 lines deleted...]
-        <x:v>Mažeikiai</x:v>
+        <x:v>TAUMONA Double doors opening bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TAUMONA Open wall cabinet with two shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
-      </x:c>
-[...606 lines deleted...]
-        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>