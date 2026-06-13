--- v2 (2026-04-14)
+++ v3 (2026-06-13)
@@ -1,925 +1,925 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897d4ad457684f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa84d497c1ae4a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6c833a022ab04db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13c3fb36b7cd45a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c833a022ab04db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13c3fb36b7cd45a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA High cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double doors opening bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with five shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with four shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
+        <x:v>TAUMONA Bathroom open cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Double door wall cabinet with two shelves</x:v>
-[...223 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+        <x:v>TAUMONA Bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with one drawer and drawer imitation facade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Low bathroom sink cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+        <x:v>TAUMONA Double doors opening bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...510 lines deleted...]
-        <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>