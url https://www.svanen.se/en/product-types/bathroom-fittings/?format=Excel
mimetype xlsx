--- v3 (2026-06-13)
+++ v4 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa84d497c1ae4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9dde7495ce4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R13c3fb36b7cd45a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2a144d996c8b4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13c3fb36b7cd45a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a144d996c8b4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">