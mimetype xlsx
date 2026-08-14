--- v4 (2026-06-13)
+++ v5 (2026-08-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9dde7495ce4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ef6005c26647e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2a144d996c8b4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf509d5b552be4129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a144d996c8b4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf509d5b552be4129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,794 +132,794 @@
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA High cabinet with five shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with four shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom open cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA High cabinet with five shelves</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Wall cabinet with three shelves</x:v>
-[...95 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+        <x:v>TAUMONA Bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with one drawer and drawer imitation facade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Low bathroom sink cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double doors opening bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...447 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>