--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -1,214 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509663cc57ef4e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4c883613c2444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rba3144553485404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9766d5cf8d9243f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba3144553485404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9766d5cf8d9243f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for bathroom cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Sandwich type insert for bathroom wall cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA Sandwich type insert for high bathroom cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Sandwich type insert for bathroom cabinets</x:v>
+        <x:v>TAUMONA MFC panel for bathroom cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TAUMONA Side panel for base bathroom cabinets</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>TAUMONA MFC panel for bathroom cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>