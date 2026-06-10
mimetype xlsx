--- v1 (2026-04-21)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4c883613c2444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6242fdf128944ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9766d5cf8d9243f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb93b553152334e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9766d5cf8d9243f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb93b553152334e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -132,83 +132,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Side panel for base bathroom cabinets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bathroom fittings other</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TAUMONA MFC panel for bathroom cabinets</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>TAUMONA Side panel for base bathroom cabinets</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bathroom fittings other</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>