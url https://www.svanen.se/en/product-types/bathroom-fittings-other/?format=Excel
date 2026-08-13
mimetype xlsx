--- v2 (2026-06-10)
+++ v3 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6242fdf128944ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b7edc1d2074a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb93b553152334e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbb324847b953417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb93b553152334e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb324847b953417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">