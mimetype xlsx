--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,310 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7b4cedbced44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f6141579da44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Ra301cf2485f142b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf3466ff555694dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra301cf2485f142b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3466ff555694dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Basketbollstativ trippel komplett m/3 korger Bollspel, hvit/brun, 71-864-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ for väggmontage Bollspel, hvit, 71-863-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ trippel komplett m/3 korger Bollspel, grå7sort, 71-864-051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/brun, 71-862-051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basketbollstativ for väggmontage Bollspel, hvit, 71-863-050</x:v>
-[...95 lines deleted...]
-        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-052</x:v>
+        <x:v>Basketplate HPL frittståande Bollspel, hvit, 70-865-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Basketbollstativ trippel komplett m/3 korger Bollspel, grå/grön, 71-864-052</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>