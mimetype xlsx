--- v2 (2026-04-27)
+++ v3 (2026-07-03)
@@ -1,85 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f6141579da44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b6bde959b54e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf3466ff555694dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rea01628c4f6a4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3466ff555694dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea01628c4f6a4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Basketplate HPL frittståande Bollspel, hvit, 70-865-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/brun, 71-862-051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basketbollstativ for väggmontage Bollspel, hvit, 71-863-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Basketball stand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Basketbollstativ trippel komplett m/3 korger Bollspel, hvit/brun, 71-864-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -100,179 +228,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basketbollstativ for väggmontage Bollspel, hvit, 71-863-050</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Basketbollstativ trippel komplett m/3 korger Bollspel, grå7sort, 71-864-051</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Basketbollstativ m/korg frittståande Bollspel, hvit/grå, 71-862-050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Basketball stand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>