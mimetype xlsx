--- v3 (2026-07-03)
+++ v4 (2026-07-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b6bde959b54e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72fbd7de23d4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rea01628c4f6a4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R89aa846783234b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rea01628c4f6a4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89aa846783234b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">