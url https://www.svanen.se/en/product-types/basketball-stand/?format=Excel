--- v4 (2026-07-03)
+++ v5 (2026-09-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72fbd7de23d4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d18bf67be44f2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R89aa846783234b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7e17c4747acf440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89aa846783234b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e17c4747acf440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">