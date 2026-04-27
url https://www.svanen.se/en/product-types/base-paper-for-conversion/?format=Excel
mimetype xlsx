--- v1 (2026-02-24)
+++ v2 (2026-04-27)
@@ -1,4189 +1,4189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0aac3b3506414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9e08e45a434c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R746f27c064624f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8eb9bbcf6c6d427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R746f27c064624f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eb9bbcf6c6d427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper, KG 2990-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, PG 2190-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 323</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A-poreux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1500-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1550-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2150-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1611-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1530-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KJ 2200-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1810-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 282*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KH 2330-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1701-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>300652 KT ECF FSC WHITE, 18-22,5 gr/m2, 1-2 ply</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A-couche</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1821, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1730-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1700-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1483-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AVLP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1500-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toa Easy Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 2100-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KVLP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1500-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 227</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1821, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1791, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 2315, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>White and Colored Tissue Base Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0094</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Klippans Bruk AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bruksallén 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klippan</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper, DD 1600-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tissue Paper, color paper ( 21 colors), 1-3 ply, 15-25 gsm *</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanke Tissue Sp. Zo.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kostrzyn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1481-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DR 2330-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2133, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2200-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KA 1810-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AVHP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1621, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1721, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tissue Paper white 1-3 ply 15-25 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanke Tissue Sp. Zo.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kostrzyn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1711-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1750-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2400-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1502, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 492</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 2315, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 1850-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1800-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2120-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1911-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper, CJ 1520-001-SWL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, DD 1600-100-SWL</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Base Paper, KD 1511-001-SWL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KF 1500-001-SWL</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Base Paper, KJ 1850-001-SWL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, PG 2190-001-SWL</x:v>
-[...31 lines deleted...]
-        <x:v>Basepaper 226</x:v>
+        <x:v>Basepaper 340</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basepaper 227</x:v>
+        <x:v>Toa Ice White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 321</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basepaper 313</x:v>
+        <x:v>300514 TT ECF FSC WHITE, 15-17,5 gr/m2, 1-2 ply</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 1950-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KM 1700-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1801-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1511, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 393</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basepaper 323</x:v>
+        <x:v>Base Paper, DG 2491-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2333, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 1800-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basepaper 340</x:v>
+        <x:v>ADEM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1650-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 1651, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KK 3590-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 451</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>A-poreux</x:v>
+        <x:v>DF 1751, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mouchoirs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1502, Färgad</x:v>
+        <x:v>Base Paper, CS 1820-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1451-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1810-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KJ 1620-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KO 2100-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, PF 1580-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 577</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Filtre poreux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2133, Färgad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1791, Färgad</x:v>
+        <x:v>Base Paper, KD 1580-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1791, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1821, Färgad</x:v>
+        <x:v>Toa Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 559</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 483</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kaleido</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1803, Färgad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 2133, Vit</x:v>
+        <x:v>Basepaper 240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AWS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 482</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CJ 1620-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 551</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1750-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1450-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1810-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KK 2710-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 568*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rainbow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KS 2250-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 335</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KA 1610-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KH 2600-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1502, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>REX 2315, Vit</x:v>
+        <x:v>Base Paper, KH 2101-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CJ 1720-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1501-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2333, Färgad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1721, Vit</x:v>
+        <x:v>DD 1511, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tissue Paper white 1-3 ply 15-25 gsm</x:v>
-[...31 lines deleted...]
-        <x:v>Toa</x:v>
+        <x:v>Basepaper 579</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1803, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AHWS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Toa Print</x:v>
-[...3354 lines deleted...]
-        <x:v>Kisa</x:v>
+        <x:v>BP, White tissue paper for converting, 15-30gsm/ply*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SHP Slavosovce, a.s.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slavošovce 298</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slavošovce</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>