--- v2 (2026-04-27)
+++ v3 (2026-06-22)
@@ -1,85 +1,1237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9e08e45a434c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6289fb4f5fa64281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8eb9bbcf6c6d427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra24509ae2e294f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eb9bbcf6c6d427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra24509ae2e294f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper, KN 1500-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toa Easy Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White and Colored Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1600-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1500-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 227</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 313</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1821, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1791, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 2315, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 2100-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KVLP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1481-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tissue Paper, color paper ( 21 colors), 1-3 ply, 15-25 gsm *</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanke Tissue Sp. Zo.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kostrzyn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DR 2330-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1550-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2150-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KJ 2200-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1500-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1611-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1530-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>300652 KT ECF FSC WHITE, 18-22,5 gr/m2, 1-2 ply</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A-couche</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1821, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KH 2330-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1701-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1810-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1730-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DD 1700-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KF 1483-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AVLP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper, KG 2990-001-SWL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0071</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
@@ -164,4014 +1316,2862 @@
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, DD 1500-100-SWL</x:v>
-[...250 lines deleted...]
-        <x:v>Kisa</x:v>
+        <x:v>DD 1721, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1621, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Basepaper 282*</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KH 2330-001-SWL</x:v>
-[...63 lines deleted...]
-        <x:v>TOB</x:v>
+        <x:v>DD 2133, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2200-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KA 1810-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AVHP</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>300652 KT ECF FSC WHITE, 18-22,5 gr/m2, 1-2 ply</x:v>
+        <x:v>Base Paper, KD 1511-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CJ 1520-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KJ 1850-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 2315, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2120-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1911-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 1850-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1800-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ACM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tissue Paper white 1-3 ply 15-25 gsm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hanke Tissue Sp. Zo.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ul. Fabryczna 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kostrzyn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1750-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 492</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KP 2400-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1502, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1711-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1801-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 1950-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>300514 TT ECF FSC WHITE, 15-17,5 gr/m2, 1-2 ply</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0088</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>A-couche</x:v>
+        <x:v>Base Paper, KM 1700-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toa Ice White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1821, Vit</x:v>
+        <x:v>Basepaper 321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REX 1651, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KB 1730-001-SWL</x:v>
-[...31 lines deleted...]
-        <x:v>Basepaper 226</x:v>
+        <x:v>DD 1511, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, DG 2491-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 393</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, DD 1700-100-SWL</x:v>
-[...63 lines deleted...]
-        <x:v>AVLP</x:v>
+        <x:v>Base Paper, KP 1800-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2333, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ADEM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KN 1500-001-SWL</x:v>
-[...31 lines deleted...]
-        <x:v>Toa Easy Print</x:v>
+        <x:v>Base Paper, DD 1650-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KK 3590-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 451</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DF 1751, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 1820-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mouchoirs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, DD 2100-100-SWL</x:v>
-[...31 lines deleted...]
-        <x:v>Basepaper 172</x:v>
+        <x:v>Base Paper, KO 2100-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, PF 1580-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 577</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KVLP</x:v>
+        <x:v>DD 2133, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Filtre poreux</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KF 1500-001-SWL</x:v>
-[...31 lines deleted...]
-        <x:v>Basepaper 227</x:v>
+        <x:v>Base Paper, KF 1451-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KJ 1620-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1810-100-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AWS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 240</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basepaper 313</x:v>
+        <x:v>Toa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KH 2600-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 435</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1821, Färgad</x:v>
+        <x:v>DD 1502, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1791, Färgad</x:v>
+        <x:v>Base Paper, KH 2101-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toa Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 325</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 559</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 483</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kaleido</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1580-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1791, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>REX 2315, Vit</x:v>
+        <x:v>DD 1803, Färgad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>White and Colored Tissue Base Paper</x:v>
-[...191 lines deleted...]
-        <x:v>DD 2133, Vit</x:v>
+        <x:v>Base Paper, CJ 1620-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 551</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 482</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 568*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rainbow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1750-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1450-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1810-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KK 2710-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KS 2250-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 335</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KA 1610-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CJ 1720-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 579</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1803, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper, KP 2200-001-SWL</x:v>
-[...95 lines deleted...]
-        <x:v>AVHP</x:v>
+        <x:v>AHWS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Papeterie Le Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>679 Route du Bourray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1621, Vit</x:v>
+        <x:v>Base Paper, KD 1501-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2333, Färgad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DD 1721, Vit</x:v>
+        <x:v>DD 1511, Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3005 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Duni AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 237</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
-      </x:c>
-[...2558 lines deleted...]
-        <x:v>St Mars la Brière</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>BP, White tissue paper for converting, 15-30gsm/ply*</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0080</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">