--- v3 (2026-06-22)
+++ v4 (2026-08-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6289fb4f5fa64281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref4288793acd4c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra24509ae2e294f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0e13ead3735e4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra24509ae2e294f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e13ead3735e4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -3588,602 +3588,602 @@
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper, KD 1750-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KN 1450-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KB 1810-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KK 2710-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CS 2000-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KS 2250-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 335</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KA 1610-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, CJ 1720-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Basepaper 579</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mänttä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1803, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AHWS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papeterie Le Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>679 Route du Bourray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St Mars la Brière</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper, KD 1501-001-SWL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 2333, Färgad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DD 1511, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3005 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BP, White tissue paper for converting, 15-30gsm/ply*</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4005 0080</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>005 Tissue paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SHP Slavosovce, a.s.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slavošovce 298</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Slavošovce</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Basepaper 568*</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4005 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion</x:v>
       </x:c>
       <x:c t="str">
         <x:v>005 Tissue paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Rainbow</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mänttä</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>Slavošovce</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>