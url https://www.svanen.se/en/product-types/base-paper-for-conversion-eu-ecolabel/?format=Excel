--- v1 (2026-02-24)
+++ v2 (2026-04-28)
@@ -1,9725 +1,9693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e856f34ea24242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fd11c8952b48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R77bef44c7f81412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb898d48035774ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77bef44c7f81412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb898d48035774ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper KP 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PF 1580-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1530-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP332)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/19,7 (980012800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1500-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DG 2491-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white recycled fibre white/colored (green, blue, etc)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 17,4 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1750-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Blue Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/23,0 (980005400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white recycled fibre + virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Lilac - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,8 (980004800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Nature Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2120-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KO 2100-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Blue </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 2/20,0 (980010701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Softis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Violet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER Medical - couch rolls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FACIALwhite rec 3/15,0 (980012500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 HHT Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1750-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1511-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP551)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KK 3590-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2400-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP432)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Colored Tissue Base Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Klippans Bruk AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bruksallén 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klippan</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base paper (BP172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER - Industrial Jumbo toilet paper and industrial Jumbo household towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/20,0 (980009500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Mixed Fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Hanky Recycling - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HT - Hand Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wiper White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/18,5 (980011500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY REC 3/15,0 (980012501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP198)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Towel Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Facial tissues XXL 12x180sh (70177)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 White </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/17,0 (980000702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 White Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1711-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP323)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP490)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 1950-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 80 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL yellow rec 1/25,5 (980009100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White PA IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/24,5 (980009900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Grey CLT Eco PM1 and PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper: Toipa Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT - Household Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1650-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 1800-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1610-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1520-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/22,0 (980005902)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/17,0 (980011403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white vir 1/17,0 (980000002)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1700-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001705)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Wiper TAD Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin white PA - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP492)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1810-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP576)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001704)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1810-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Bright Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1550-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wiper Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP888)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue - recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP451)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1620-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Toipa Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handkerchiefs Tissue - virgin fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 1/21,0 (980006600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM17 ATMOS Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper KN 1500-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KD 1750-001 ECOL</x:v>
+        <x:v>Base Paper DD 1500-100 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper DD 1500-100 ECOL</x:v>
+        <x:v>Base paper (BP189)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY WHITE 3/15,0 (980002900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP434)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Floralys Household Towel 2 ply 6 rolls white  (282214)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floralys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White TI IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white mix 1/23,0 (980006001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KS 2250-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre</x:v>
+        <x:v>Base paper (BP361)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Greige Eco PM1 and PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Towel tissue wet-strong unbleached recycled fibre white/colored (green, blue, etc)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP172)</x:v>
+        <x:v>Base paper Toipa 17,4 White Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Yellow - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 TAD Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP405)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP189)</x:v>
+        <x:v>PM3 Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/24,5 (980009800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Kitchen Towel Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1850-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Soft ECF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE REC 1/17,5 (980004803)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/24,0 (10070289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KK 2710-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP240)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP198)</x:v>
+        <x:v>White Toipa Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply kitchen paper 6x1r XXL PEFC (52339)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP393)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP353)</x:v>
+        <x:v>Base paper (BP110)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP405)</x:v>
+        <x:v>PM1 Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2101-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Magnifique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP478)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP551)</x:v>
+        <x:v>White Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/003, 3005 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP573)</x:v>
+        <x:v>Base Paper CS 1820-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1481-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP450)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Handkerchiefs Tissue - virgin fiber</x:v>
+        <x:v>TOIPA white mix 1/16,5 (980004100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Nature Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 HHT base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Pink Soft REC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1730-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 2100-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue unbleached recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM3 Toipa</x:v>
+        <x:v>Towel tissue wet-strong white recycled fibre + virgin fibre </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 White Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1701-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Blue Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HK - Handkerchief</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE MIX 1/19,5 (980008802)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white rec 1/23,0 (980002201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3517, 3519</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Napkin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Industrial Roll Blue Recycled</x:v>
-[...127 lines deleted...]
-        <x:v>White Hanky Eco</x:v>
+        <x:v>TOWEL white mix 1/21,0 (980005806)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP578)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White Z85 - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001703)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa - Toilet Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1501-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 ATMOS Base paper </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP596)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong - recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Toilet paper 63x20r PEFC (52406)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/24,5 (980006102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1611-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 114x12r winter PEFC  (52338)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1+90 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PG 2190-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White F - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1620-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Toilet paper 114x12r PEFC (51962)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 47)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Napkin Eco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kunheim PM2 HHT Base paper</x:v>
-[...511 lines deleted...]
-        <x:v>Base Paper KD 1511-001 ECOL</x:v>
+        <x:v>ATY2 Toipa White G - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 72x18r  (52411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 2/23,0 (980006800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,5 (980004801)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Soft Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2000-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM1 TAD Virgin HHT</x:v>
-[...31 lines deleted...]
-        <x:v>Base Paper CS 1950-001 ECOL</x:v>
+        <x:v>Base Paper 1821</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Chamois Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Peach AP - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky White base paper ()</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Green Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1483-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM2 White Virgin Wiper</x:v>
-[...159 lines deleted...]
-        <x:v>Base Paper KK 2710-001 ECOL</x:v>
+        <x:v>Base Paper KD 1911-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KH 2101-001 ECOL</x:v>
+        <x:v>Base paper (BP193)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BONPREU Napkins 40/50 2-Ply/33 Night (327303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue Base Paper BP W53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT WHITE REC 1/18,0 (10153000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP392)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP577)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Facial tissues 24x150sh (70173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Vanilla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2330-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KF 1483-001 ECOL</x:v>
+        <x:v>Base Paper KB 1810-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PM6 HHT TAD White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP580)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1810-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Soft Euka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP568)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP483)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT tandard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1450-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KG 2990-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Toilet paper 72x24r PEFC (51959)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1720-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2200-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 138x9r PEFC (52409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white 1/21,0 (980005700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 78 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1600-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Hand Towel - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white mix 1/24,0 (980002100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP324)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP491)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white mix 1/18,0 (980011200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Green Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper KF 1451-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
-      </x:c>
-[...8126 lines deleted...]
-        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>