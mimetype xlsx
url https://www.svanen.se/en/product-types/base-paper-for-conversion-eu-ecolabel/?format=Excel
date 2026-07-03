--- v2 (2026-04-28)
+++ v3 (2026-07-03)
@@ -1,9693 +1,9981 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fd11c8952b48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb539988949174842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb898d48035774ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8a18b686e0114a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb898d48035774ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a18b686e0114a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper KK 3590-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/20,0 (980009500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Mixed Fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colored Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HT - Hand Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Hanky Recycling - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wiper White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP432)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2400-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER - Industrial Jumbo toilet paper and industrial Jumbo household towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2120-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white recycled fibre + virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Lilac - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,8 (980004800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KO 2100-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP332)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PF 1580-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1530-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper KP 2000-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Industrial Roll White Recycled</x:v>
-[...31 lines deleted...]
-        <x:v>Base Paper PF 1580-001 ECOL</x:v>
+        <x:v>Towel tissue wet-strong white recycled fibre white/colored (green, blue, etc)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 17,4 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1750-100 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KB 1530-001 ECOL</x:v>
+        <x:v>Base paper (BP573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/23,0 (980005400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1550-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP360)</x:v>
+        <x:v>Wiper Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP888)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP332)</x:v>
+        <x:v>Toilet tissue white recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Virgin Toipa</x:v>
-[...31 lines deleted...]
-        <x:v>PM2 Hanky</x:v>
+        <x:v>Base paper Toipa 15 - 16,4 Bright Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1810-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP576)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001704)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1810-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/22,0 (980005902)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/17,0 (980011403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white vir 1/17,0 (980000002)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White PA IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/18,5 (980011500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY REC 3/15,0 (980012501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP198)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue - recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP451)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Towel Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 1950-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1711-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP323)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP490)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1610-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1520-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001705)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1700-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Wiper TAD Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin white PA - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP492)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Facial tissues XXL 12x180sh (70177)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 White </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/17,0 (980000702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/24,5 (980009900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Grey CLT Eco PM1 and PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper: Toipa Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 80 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL yellow rec 1/25,5 (980009100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT - Household Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1650-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 1800-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handkerchiefs Tissue - virgin fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1620-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Toipa Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1500-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP189)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1500-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 1/21,0 (980006600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM17 ATMOS Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/19,7 (980012800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1500-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DG 2491-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 2/20,0 (980010701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Softis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Blue </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Violet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER Medical - couch rolls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FACIALwhite rec 3/15,0 (980012500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 HHT Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1750-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1511-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP551)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KS 2250-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White TI IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP434)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white mix 1/23,0 (980006001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Floralys Household Towel 2 ply 6 rolls white  (282214)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floralys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY WHITE 3/15,0 (980002900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 TAD Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP405)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Greige Eco PM1 and PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/24,5 (980009800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Kitchen Towel Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong unbleached recycled fibre white/colored (green, blue, etc)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 17,4 White Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Yellow - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TOWEL white mix 1/19,7 (980012800)</x:v>
-[...63 lines deleted...]
-        <x:v>Base Paper KF 1500-001 ECOL</x:v>
+        <x:v>Virgin Mix Recycled Toipa White and Recycled colour</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Mix Recycled Towel White and Recycled colour</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Virgin Toipa HHT Napkin Hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Virgin Toipa HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin ATMOS Hand towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply kitchen paper 6x1r XXL PEFC (52339)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE REC 1/17,5 (980004803)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/24,0 (10070289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KK 2710-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper DG 2491-001 ECOL</x:v>
+        <x:v>Base paper (BP240)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1850-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Towel tissue wet-strong white recycled fibre white/colored (green, blue, etc)</x:v>
+        <x:v>Toipa White Soft ECF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP393)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper Toipa 17,4 White</x:v>
-[...31 lines deleted...]
-        <x:v>Base Paper KD 1750-100 ECOL</x:v>
+        <x:v>White Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/003, 3005 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Magnifique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP478)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2101-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM3 Blue Base paper</x:v>
-[...31 lines deleted...]
-        <x:v>Base paper (BP573)</x:v>
+        <x:v>PM2 Hanky MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM3 Toipa Soft</x:v>
-[...127 lines deleted...]
-        <x:v>Toilet tissue white recycled fibre + virgin fibre</x:v>
+        <x:v>Base Paper CS 1820-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1481-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP450)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ATY2 Toipa Lilac - Base Paper</x:v>
-[...95 lines deleted...]
-        <x:v>Base Paper CS 2120-001 ECOL</x:v>
+        <x:v>TOIPA white mix 1/16,5 (980004100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Nature Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 HHT base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Pink Soft REC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1730-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KO 2100-001 ECOL</x:v>
+        <x:v>Base Paper DD 2100-100 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper Toipa 18,9 - 19,8 Blue </x:v>
-[...159 lines deleted...]
-        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre, TCF</x:v>
+        <x:v>TOWEL white mix 1/21,0 (980005806)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1701-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 White Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Blue Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HK - Handkerchief</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE MIX 1/19,5 (980008802)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white rec 1/23,0 (980002201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3517, 3519</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP435)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper Toipa 15 - 16,4 Violet</x:v>
-[...191 lines deleted...]
-        <x:v>Base Paper KD 1750-001 ECOL</x:v>
+        <x:v>Toilet tissue unbleached recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white recycled fibre + virgin fibre </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP392)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP577)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White F - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Toilet paper 114x12r PEFC (51962)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 47)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1620-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KD 1511-001 ECOL</x:v>
+        <x:v>White Napkin Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2200-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP551)</x:v>
+        <x:v>Solo 4ply Toilet paper 138x9r PEFC (52409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white 1/21,0 (980005700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 78 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1600-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Hand Towel - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white mix 1/24,0 (980002100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP324)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KK 3590-001 ECOL</x:v>
+        <x:v>Base paper (BP491)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Toilet paper 72x24r PEFC (51959)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KG 2990-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper KP 2400-001 ECOL</x:v>
+        <x:v>Base Paper CJ 1720-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP432)</x:v>
+        <x:v>White Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP480)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre</x:v>
+        <x:v>HHT white mix 1/18,0 (980011200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Green Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1451-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP578)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Colored Tissue Base Paper</x:v>
-[...31 lines deleted...]
-        <x:v>Base paper (BP172)</x:v>
+        <x:v>Towel tissue wet-strong - recycled fiber</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP353)</x:v>
+        <x:v>Solo 3ply Toilet paper 63x20r PEFC (52406)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/24,5 (980006102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1611-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 114x12r winter PEFC  (52338)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1+90 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa - Toilet Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1501-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 ATMOS Base paper </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP596)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>White WIPER - Industrial Jumbo toilet paper and industrial Jumbo household towels</x:v>
-[...447 lines deleted...]
-        <x:v>Base paper (BP198)</x:v>
+        <x:v>PM2 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001703)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White Z85 - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Vanilla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2330-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1810-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 HHT TAD White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP580)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PM6 Toipa base paper</x:v>
-[...223 lines deleted...]
-        <x:v>Base Paper KD 1711-001 ECOL</x:v>
+        <x:v>Towel tissue wet-strong white - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1810-100 ECOL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP323)</x:v>
+        <x:v>PM3 Toipa Soft Euka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP568)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP490)</x:v>
+        <x:v>Base Paper KN 1450-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PG 2190-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Soft Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 1821</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White G - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 72x18r  (52411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 2/23,0 (980006800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,5 (980004801)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BONPREU Napkins 40/50 2-Ply/33 Night (327303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Chamois Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Peach AP - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky White base paper ()</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1483-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1911-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP193)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base Paper CS 1950-001 ECOL</x:v>
-[...479 lines deleted...]
-        <x:v>Base paper (BP250)</x:v>
+        <x:v>PM3 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue Base Paper BP W53</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TOWEL white mix 1/22,0 (980005902)</x:v>
-[...287 lines deleted...]
-        <x:v>Base paper (BP492)</x:v>
+        <x:v>HHT WHITE REC 1/18,0 (10153000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Facial tissues 24x150sh (70173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP483)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mixed Fibre HHT</x:v>
-[...63 lines deleted...]
-        <x:v>Base paper (BP576)</x:v>
+        <x:v>Base paper (BP474)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HHT white 1/18,0 (980001704)</x:v>
-[...95 lines deleted...]
-        <x:v>Toilet tissue white recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
+        <x:v>Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT tandard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Mix Recycled Wiper White, Recycled colour and Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Virgin Toipa HHT Napkin Hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 Toipa Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W242</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
-      </x:c>
-[...6206 lines deleted...]
-        <x:v>Kisa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>