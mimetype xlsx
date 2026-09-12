--- v3 (2026-07-03)
+++ v4 (2026-09-12)
@@ -1,9981 +1,14429 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb539988949174842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ba66519cbb4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8a18b686e0114a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R62c4d7111d3540b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8a18b686e0114a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62c4d7111d3540b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Colored Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/003, SE/004/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KO 2100-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 1800-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2400-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PF 1580-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1550-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1500-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base Paper KK 3590-001 ECOL</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/006</x:v>
+        <x:v>SE/004/006, SE/004/006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Sofidel Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kisa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base Paper KD 1750-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1750-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1530-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1810-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KA 1610-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1650-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1500-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1520-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1620-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2120-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white recycled fibre white/colored (green, blue, etc)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong unbleached recycled fibre white/colored (green, blue, etc)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP172)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP189)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP198)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP323)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP332)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Base paper (BP353)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/002</x:v>
+        <x:v>SE/004/002, SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Base paper (BP172)</x:v>
-[...2 lines deleted...]
-        <x:v>SE/004/002</x:v>
+        <x:v>Base paper (BP360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Base paper (BP361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP405)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP432)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP434)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP451)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP490)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP492)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP551)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP573)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP576)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP888)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handkerchiefs Tissue - virgin fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue - recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white recycled fibre + virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Light Green Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Mimosa Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Abisso Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Biscuit Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Black Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Celeste Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Chocolate Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Dark Green Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Dark Red Ik Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Fandango Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Green Flash Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Grey Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Jade Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Lemon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Lilac Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Mais Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Med Green Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Mimosa Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin New Forest Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Night Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Pink Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Prune Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Red Poppy Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Violet Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REC Azure Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REC Pistachio Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Alaska Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Black Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Chocolate Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Crush Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Fandango Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Green Flash Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Grey Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Halloween Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Lemon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Limo Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Mimosa Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa New Emerald Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Pink Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Vinaccia Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Violet Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Light Blue Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Yellow Persimon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Turquoise Ik Eco PM1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin New Abisso Eco PM1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Light grey Ik Eco PM1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Light grey Ik Eco PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Dark Blue Ik Eco PM1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Nat REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Ice REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Y. Pale Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Virgin Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Virgin Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Virgin Toilet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Base paper hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Virgin HHT (Structured Tissue)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1700-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DG 2491-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1810-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1711-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1511-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1500-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KS 2250-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 1950-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet Virgin PM1 PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2600-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KK 3300-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Virgin PM1 PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel Virgin PM1 PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky Virgin PM1 PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KS 2800-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1700-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky HAVANA 100 RECECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin ATMOS Hand towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/015, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/024, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Soft ECF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Magnifique</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/17,0 (980011403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White TI IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3517, 3519</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Chamois Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/17,0 (980000702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 HHT TAD White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HK - Handkerchief</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER Medical - couch rolls</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/23,0 (980005400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BONPREU Napkins 40/50 2-Ply/33 Night (327303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Facial tissues 24x150sh (70173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL yellow rec 1/25,5 (980009100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Natural Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 17,4 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 138x9r PEFC (52409)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 TAD Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/022, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White Z85 - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT - Household Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Violet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/034, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 4ply Toilet paper 72x18r  (52411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 1821</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE MIX 1/19,5 (980008802)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa - Toilet Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Vanilla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wiper White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 White </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin White PA IF - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white 1/21,0 (980005700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1+90 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Hand Towel - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT WHITE REC 1/18,0 (10153000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Blue </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White WIPER - Industrial Jumbo toilet paper and industrial Jumbo household towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Wiper Recycled (Shade 47)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Softis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand towel Z fold White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white rec 1/23,0 (980002201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Pink Soft REC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY WHITE 3/15,0 (980002900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply kitchen paper 6x1r XXL PEFC (52339)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Soft Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Facial tissues XXL 12x180sh (70177)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Kitchen Towel Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Green Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/017, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Virgin Toipa HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/034, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/19,7 (980012800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca Lotion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 ATMOS Base paper </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/017, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wiper Blue Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Wiper TAD Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper: Toipa Natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,5 (980004801)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HT - Hand Towels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white mix 1/23,0 (980006001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Lilac - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white vir 1/17,0 (980000002)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HANKY REC 3/15,0 (980012501)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white mix 1/24,0 (980002100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/16,5 (980004100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white rec 1/16,8 (980004800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Mix Recycled Toipa White and Recycled colour</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/24,5 (980006102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001705)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 1/21,0 (980006600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White G - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Facial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky White base paper ()</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kunheim PM2 HHT Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Wiper Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA WHITE REC 1/17,5 (980004803)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT tandard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001702)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Napkin white PA - Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Hanky Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/024, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Blue Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/017, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Mix Recycled Wiper White, Recycled colour and Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Floralys Household Towel 2 ply 6 rolls white  (282214)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 18,9 - 19,8 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Blue Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 2ply Toilet paper 72x24r PEFC (51959)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky Broca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white mix 1/18,0 (980011200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/18,5 (980011500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM5 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOIPA white mix 1/24,5 (980009900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Mix Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 17,4 White Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Hanky Recycling - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa Peach AP - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 2/20,0 (980010701)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FACIALwhite rec 3/15,0 (980012500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Tissue Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/003, 3005 0094, SE/004/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel, Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippans Bruk AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bruksallén 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KP 2200-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper PG 2190-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KN 1450-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KK 2710-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1620-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2101-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KG 2990-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1483-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1481-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KF 1451-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1810-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1611-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1810-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KB 1730-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 2100-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1720-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 1820-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored (green, yellow, peach, etc) virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white/colored (green, blue, etc) virgin fibre, TCF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue unbleached recycled fibre white/colored (green, yellow, peach, etc.)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white recycled fibre + virgin fibre </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP193)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP240)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP324)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP392)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP393)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP435)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP478)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP483)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP491)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP550)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP568)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP577)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP578)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP580)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper (BP596)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue white/colored - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong white - virgin fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Towel tissue wet-strong - recycled fiber</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Light Azure Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Napkin Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Light Pink Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky Crush Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Alaska Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Azure Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Cappuccino Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Capri Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Cedro Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Cherry Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Cinnabar Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Cream Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Grey Ik Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Halloween Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Hortensia Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Hunter Green Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Light Green Ik Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Light Pink G Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Limo Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin New Emerald Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Salmon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Sand Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Turquoise80 Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Vinaccia Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Yellow Persimon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REC White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Abisso Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Azure Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Capri Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Cedro Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Celeste Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Cherry Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Cream Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Hortensia Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Lilac Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Light Pink Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Mais Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa New Forest Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Night Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Salmon Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Turquoise80 Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Y. Pale Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Verde Light Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin B White Print Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Turquoise Ik Eco PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Yellow Ik Eco PM1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Yellow Ik Eco PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin New Abisso Eco PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Dark Blue Ik Eco PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT Nat REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky Ice REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Titanium Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Champagne Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Nat REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hanky Nat REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT Ice REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Ice REC Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Virgin Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Virgin Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Virgin Toilet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Base paper hanky</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper DD 1600-100 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1911-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KH 2330-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KJ 1850-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1501-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1701-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CS 2000-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toilet tissue Base Paper BP W53</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Ivory Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Household tissue Base paper BP W242</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002, SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper KD 1751-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Virgin PM1 PM2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/014, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper CJ 1750-001 ECOL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/006, SE/004/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sofidel Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kisa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial HAVANA 100 RECECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/012, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM17 ATMOS Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/015, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solo 3ply Toilet paper 63x20r PEFC (52406)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 HHT base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/034, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Soft Euka</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base Paper 3130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Adicel 7/6 38 m 2-ply white (605349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/034, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 White Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/017, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Mixed Fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Hanky MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixed Fibre Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001704)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled Wiper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 Facial Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/21,0 (980005806)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Base paper Toipa 15 - 16,4 Pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM3 Toipa Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/023, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>WIPER white rec 2/23,0 (980006800)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/019, SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Toipa Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White F - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM4 Nature Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/017, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 1/22,0 (980005902)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Virgin Napkin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 Toipa Base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Virgin Mix Recycled Towel White and Recycled colour</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Facial Virgin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/018, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM1 White Mix HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Toipa Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/024, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White Towel Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/031, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Recycled Toipa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/020, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HHT white 1/18,0 (980001703)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TOWEL white mix 1/20,0 (980009500)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...1303 lines deleted...]
-        <x:v>Mariestad</x:v>
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM6 Toipa base paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/034, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 80 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Base paper Toipa 15 - 16,4 Bright Pink</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...2975 lines deleted...]
-        <x:v>SE/004/001</x:v>
+        <x:v>SE/004/019, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATY2 Toipa White A1 78 - Base Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/027, SE/004/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TOIPA white rec 1/24,5 (980009800)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...95 lines deleted...]
-        <x:v>SE/004/001</x:v>
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napkin White Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/016, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TOWEL white mix 2/24,0 (10070289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/025, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PM2 White Recycled HHT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/026, SE/004/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Base paper for conversion (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ATY2 Toipa Yellow - Base Paper</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...3479 lines deleted...]
-        <x:v>Kisa</x:v>
+        <x:v>SE/004/027, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>White HHT Crush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/021, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Solo 4ply Toilet paper 114x12r winter PEFC  (52338)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...1879 lines deleted...]
-        <x:v>Mariestad</x:v>
+        <x:v>SE/004/030, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Base paper for conversion (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>