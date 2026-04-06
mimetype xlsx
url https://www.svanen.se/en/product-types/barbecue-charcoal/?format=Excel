--- v1 (2026-02-15)
+++ v2 (2026-04-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d997f75e9348b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47a8747351d4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf7ad4fc4a5f044a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R23948e365df244fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7ad4fc4a5f044a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23948e365df244fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,82 +68,306 @@
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Favorit Grillkol, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta BBQ Charcoal, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Krögarkol 3,5 kg Kol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Granngården Grillkol, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>OKQ8 Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OKQ8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ICA Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0013, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Charcoal TM Grilly, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Charcoal TM Grilly, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
@@ -164,378 +388,154 @@
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Charcoal TM Grilly, 1,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gryfskand Charcoal 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Charcoal TM Grilly, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
-      </x:c>
-[...318 lines deleted...]
-        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>