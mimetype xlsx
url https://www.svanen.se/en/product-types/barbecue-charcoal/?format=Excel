--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47a8747351d4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a54541d3fd4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R23948e365df244fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0ac1a142bd4c4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23948e365df244fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ac1a142bd4c4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Lidl Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0013, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
@@ -100,442 +164,378 @@
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Charcoal TM Grilly, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rusta BBQ Charcoal, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Granngården Grillkol, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OKQ8 Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKQ8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Krögarkol 3,5 kg Kol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Granngården Grillkol, 10 kg</x:v>
-[...58 lines deleted...]
-        <x:v>Gryfino</x:v>
+        <x:v>Charcoal TM Grilly, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gryfskand Charcoal 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Charcoal TM Grilly, 1,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ICA Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3087 0013, 3087 0004</x:v>
-[...60 lines deleted...]
-        <x:v>Charcoal TM Grilly, 5 kg</x:v>
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Charcoal TM Grilly, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Charcoal TM Grilly, 2,5 kg</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Favorit Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>