--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,149 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3a54541d3fd4f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac3749a36c94c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0ac1a142bd4c4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R97a56146d7bf46d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ac1a142bd4c4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R97a56146d7bf46d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Granngården Grillkol, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OKQ8 Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKQ8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Krögarkol 3,5 kg Kol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillkol, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0013, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Lidl Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lidl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Grillkol, 2,5 kg</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Änglamark Grillkol, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
@@ -164,211 +260,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Charcoal TM Grilly, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta BBQ Charcoal, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Charcoal TM Grilly, 5 kg</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Charcoal TM Grilly, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>