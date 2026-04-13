--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,605 +1,605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65910e929f5d43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96177b9968e4a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rdeb1b41e111b4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b309c350a454ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeb1b41e111b4e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b309c350a454ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Krögarbriketten 3,5 kg Briketten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Änglamark Grillbriketter, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rusta BBQ Briquettes, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Favorit Grillbriketter, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Briquettes TM Grilly, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OKQ8 Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKQ8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gryfskand Briquettes 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Favorit Grillbriketter, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Martinsen Grillbriketter, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Martinsen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Martinsen Grillbriketter, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Martinsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0013, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 1,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Granngården Grillbriketter, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>Gryfskand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>