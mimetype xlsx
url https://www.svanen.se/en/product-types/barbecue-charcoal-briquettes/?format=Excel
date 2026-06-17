--- v2 (2026-04-13)
+++ v3 (2026-06-17)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96177b9968e4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcd3b3cbab745d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4b309c350a454ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R28a62850798c4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b309c350a454ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a62850798c4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rusta BBQ Briquettes, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grilly</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Favorit Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Krögarbriketten 3,5 kg Briketten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
@@ -100,494 +196,398 @@
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Änglamark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rusta BBQ Briquettes, 2,5 kg</x:v>
-[...31 lines deleted...]
-        <x:v>Briquettes TM Grilly, 5 kg</x:v>
+        <x:v>OKQ8 Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OKQ8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 2,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Favorit Grillbriketter, 2,5 kg</x:v>
+        <x:v>Gryfskand Briquettes 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Favorit Grillbriketter, 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Favorit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Briquettes TM Grilly, 2,5 kg</x:v>
+        <x:v>Briquettes TM Grilly, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>OKQ8 Grillbriketter, 2,5 kg</x:v>
-[...34 lines deleted...]
-        <x:v>3087 0004, 3087 0004</x:v>
+        <x:v>Martinsen Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Martinsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Martinsen Grillbriketter, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2087 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Martinsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALC Perechin Timber and Chemical Plant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>25, Uzhans'ka st., Perechin,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perechin, Zakarpatska region</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0013, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfskand Sp. z o.o</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ul. Fabryczna 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Favorit Grillbriketter, 5 kg</x:v>
-[...31 lines deleted...]
-        <x:v>Briquettes TM Grilly, 10 kg</x:v>
+        <x:v>ICA Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidl Grillbriketter, 2,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0004, 3087 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Barbecue charcoal briquettes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Solid fuels and firelighting products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfskand Sp. z o.o</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ul. Fabryczna 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gryfino</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Briquettes TM Grilly, 1,5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2087 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grilly</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ALC Perechin Timber and Chemical Plant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>25, Uzhans'ka st., Perechin,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perechin, Zakarpatska region</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Gryfino</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Granngården Grillbriketter, 10 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3087 0004, 3087 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Barbecue charcoal briquettes</x:v>
       </x:c>
       <x:c t="str">
         <x:v>087 Solid fuels and firelighting products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">