--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcd3b3cbab745d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22501bb03aa14f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R28a62850798c4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc926520be1924336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28a62850798c4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc926520be1924336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">