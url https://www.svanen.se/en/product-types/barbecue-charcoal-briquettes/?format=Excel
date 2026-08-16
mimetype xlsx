--- v4 (2026-06-17)
+++ v5 (2026-08-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22501bb03aa14f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e8d47f364842ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc926520be1924336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Raed4d45ab28f4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc926520be1924336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raed4d45ab28f4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">