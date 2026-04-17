--- v1 (2026-02-11)
+++ v2 (2026-04-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10c8bef9d544bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02110f6d23104a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Re42f8bfe7215400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R49bab74bd3bb4383"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re42f8bfe7215400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49bab74bd3bb4383" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">