--- v2 (2026-04-17)
+++ v3 (2026-06-21)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02110f6d23104a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcc08e6318d405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R49bab74bd3bb4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R730b978bae16427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49bab74bd3bb4383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R730b978bae16427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bollvägg HPL Bollspel, röd, 70-860-010</x:v>
+        <x:v>Bollvägg m/mål Bollspel, brun, 70-870-025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ball wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Bollvägg m/mål Bollspel, brun, 70-870-025</x:v>
+        <x:v>Bollvägg HPL Bollspel, röd, 70-860-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ball wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>