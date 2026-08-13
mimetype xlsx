--- v3 (2026-06-21)
+++ v4 (2026-08-13)
@@ -1,113 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcc08e6318d405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27fe5d88b235402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R730b978bae16427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2e256ff4d27b4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R730b978bae16427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e256ff4d27b4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bollvägg HPL Bollspel, röd, 70-860-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ball wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
@@ -130,28 +98,60 @@
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ball wall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bollvägg m/mål Bollspel, brun, 70-870-025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ball wall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>