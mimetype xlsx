--- v1 (2026-02-11)
+++ v2 (2026-04-13)
@@ -1,121 +1,761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefff6b604ed4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a01f1f2ed4e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rda6ab95263704ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1075f3b46eae4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda6ab95263704ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1075f3b46eae4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ND NTech Villa Säkerhetsdörr - TE Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast sidoljus för säkerhetsdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Balans, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Traryd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Fast dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND Ntech Villa Fast dörr - TI Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Fast sidoljus för skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Pardörr (säkerhet)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Stabil, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NTech Villa Säkerhetsdörr med fast felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Traryd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Elitfönster Harmoni, Inåtgående Fönsterdörr 2+1 Eco Plus (IKID-AL Eco Plus)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3062 0001</x:v>
+        <x:v>3062 0001, 3062 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elitfönster Harmoni</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elitfönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 153</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vetlanda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND NTech Villa Säkerhetsdörr - TE Passiv Trä, Trä/Alu</x:v>
-[...2 lines deleted...]
-        <x:v>2062 0007, 2062 0003</x:v>
+        <x:v>ND NTech Dubbel Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 2+1 Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Pardörr (säkerhet)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Genuin, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Traryd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Säkerhetsdörr - BE Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0008, 2062 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stasjonsveien 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MOI</x:v>
       </x:c>
@@ -132,634 +772,250 @@
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Traryd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND NTech Skjutdörr</x:v>
+        <x:v>NorDan NTech Dubbel Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Säkerhetsdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Säkerhetsdörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stasjonsveien 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MOI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SP Fönster, Stabil, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+        <x:v>NorDan NTech Villa Säkerhetsdörr med fast felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Optimal, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SP Fönster</x:v>
+        <x:v>Traryd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Traryd Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
-[...538 lines deleted...]
-        <x:v>EDSBYN</x:v>
+        <x:v>Elitfönster Precision - Altandörr 3-glas alu (ADP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0014, 3062 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster Precision</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Elitfönster Precision - Altanpardörr 3-glas Alu (ADP2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0014, 3062 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster Precision</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>