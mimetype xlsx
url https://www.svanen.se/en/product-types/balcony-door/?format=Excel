--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -1,1014 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4a01f1f2ed4e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6cc9cb1b734635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1075f3b46eae4e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R438a274ae8ef410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1075f3b46eae4e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R438a274ae8ef410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ND Ntech Villa Fast dörr - TI Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Fast sidoljus för skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Pardörr (säkerhet)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Balans, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast sidoljus för säkerhetsdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Fast dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Traryd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Stabil, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SP Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NTech Villa Säkerhetsdörr med fast felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ND NTech Villa Säkerhetsdörr - TE Passiv Trä, Trä/Alu</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2062 0007, 2062 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stasjonsveien 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MOI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND NTech Villa Fast sidoljus för säkerhetsdörr</x:v>
-[...31 lines deleted...]
-        <x:v>SP Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+        <x:v>Traryd Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Traryd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Elitfönster Harmoni, Inåtgående Fönsterdörr 2+1 Eco Plus (IKID-AL Eco Plus)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0001, 3062 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster Harmoni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vetlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Dubbel Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Säkerhetsdörr - BE Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Pardörr (säkerhet)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SP Fönster, Intakt, 2+1 Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>SP Fönster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SP Fönster, Balans, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
+        <x:v>Traryd Fönster, Genuin, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SP Fönster</x:v>
+        <x:v>Traryd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Traryd Fönster, Intakt, 3-glas Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+        <x:v>Traryd Fönster, Intakt, 2+1 Inåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Traryd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NorDan NTech Villa Fast dörr</x:v>
+        <x:v>NorDan NTech Villa Säkerhetsdörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2062 0012, 2062 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stasjonsveien 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MOI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND Ntech Villa Fast dörr - TI Passiv Trä, Trä/Alu</x:v>
-[...31 lines deleted...]
-        <x:v>SP Fönster, Intakt, 2+1 Utåtgående fönsterdörr med u-värde 1,0 eller lägre</x:v>
+        <x:v>ND NTech Villa Säkerhetsdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0007, 2062 0008, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Dubbel Skjutdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NorDan NTech Villa Säkerhetsdörr med fast felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0012, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Traryd Fönster, Optimal, Fönsterdörr med u-värde 1,0 eller lägre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SP Fönster</x:v>
+        <x:v>Traryd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svenska Fönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Snickarvägen 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EDSBYN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND NTech Fast sidoljus för skjutdörr</x:v>
-[...209 lines deleted...]
-        <x:v>Elitfönster Harmoni</x:v>
+        <x:v>Elitfönster Precision - Altanpardörr 3-glas Alu (ADP2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0014, 3062 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balcony door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Windows and external doors</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elitfönster Precision</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elitfönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 153</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vetlanda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ND NTech Dubbel Skjutdörr</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>Elitfönster Precision - Altandörr 3-glas alu (ADP)</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Elitfönster Precision - Altanpardörr 3-glas Alu (ADP2)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3062 0014, 3062 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balcony door</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Windows and external doors</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elitfönster Precision</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elitfönster AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 153</x:v>
       </x:c>