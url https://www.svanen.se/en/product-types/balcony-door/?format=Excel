--- v3 (2026-06-12)
+++ v4 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6cc9cb1b734635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974be71c41bf4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R438a274ae8ef410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6a9b3961f55c49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R438a274ae8ef410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a9b3961f55c49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">