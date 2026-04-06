--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,829 +1,1085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81a56ea5cc042eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1de15581cdc46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rb36b0dd28ebc4640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R347e7123d2fb40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb36b0dd28ebc4640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R347e7123d2fb40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Hoppesopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713508e Tress Raw Nature Eco Atakama Balansbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8091272</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-520, hinderbana, sort, 30-191-170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175591 Balansbana S​</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175535 Balansbana​</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-320, hinderbana, sort, 30-191-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoppesopp låg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8093966</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713500e Tress Raw Nature Eco Cape Cod Stolphopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Balansbom våg, hinderbana, sort/grön, 30-180-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grå, 30-180-041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>713505e Tress Raw Nature Eco Myrstacken Balansbana</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>UniPlay Volta item. 8091272</x:v>
+        <x:v>SL175530 Balansbom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Tønne med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Horisontell gångbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Diskbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoppesopp høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taugang med balansestolper, aktivitetsapparat, brun/grå/grön, 30-191-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713009e Tress Raw Nature Eco Bron Balansstock</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taugang med balansestolper, aktivitetsapparat, blå/gul/röd, 30-191-132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grön, 30-180-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175561 Pall Tallkotten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8102461</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>3kant step H-195, hinderbana, sort, 30-191-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SL175560 Pall, Klöver</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4073 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>3kant step H-520, hinderbana, sort, 30-191-170</x:v>
-[...574 lines deleted...]
-      <x:c t="str">
         <x:v>Balansstyltor med stäpp, balans, grå, 30-191-140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Repstien, hinderbana, sort/grön, 30-180-040</x:v>
-[...58 lines deleted...]
-        <x:v>Rovaniemi</x:v>
+        <x:v>HL Bigfoot med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Japansk bro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Liggende stokk med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Balansstavar med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL DNA med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>