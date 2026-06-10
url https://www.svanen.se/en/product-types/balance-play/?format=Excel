--- v2 (2026-04-06)
+++ v3 (2026-06-10)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1de15581cdc46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0a5a2bc14949f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R347e7123d2fb40f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8f6f7938d9ea4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R347e7123d2fb40f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f6f7938d9ea4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SL175591 Balansbana S​</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hoppesopp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
@@ -132,954 +164,922 @@
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>713505e Tress Raw Nature Eco Myrstacken Balansbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713500e Tress Raw Nature Eco Cape Cod Stolphopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Balansbom våg, hinderbana, sort/grön, 30-180-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grå, 30-180-041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-320, hinderbana, sort, 30-191-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoppesopp låg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8093966</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175535 Balansbana​</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175530 Balansbom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>3kant step H-520, hinderbana, sort, 30-191-170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SL175591 Balansbana S​</x:v>
+        <x:v>HL Horisontell gångbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Tønne med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Diskbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoppesopp høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taugang med balansestolper, aktivitetsapparat, brun/grå/grön, 30-191-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-195, hinderbana, sort, 30-191-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8102461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Balansstyltor med stäpp, balans, grå, 30-191-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taugang med balansestolper, aktivitetsapparat, blå/gul/röd, 30-191-132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713009e Tress Raw Nature Eco Bron Balansstock</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grön, 30-180-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175561 Pall Tallkotten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4073 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SL175535 Balansbana​</x:v>
+        <x:v>SL175560 Pall, Klöver</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4073 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>3kant step H-320, hinderbana, sort, 30-191-160</x:v>
-[...255 lines deleted...]
-        <x:v>HL Tønne med stolpar</x:v>
+        <x:v>HL Balansstavar med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL Horisontell gångbro med stolpar</x:v>
+        <x:v>HL DNA med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL Diskbro med stolpar</x:v>
+        <x:v>HL Liggende stokk med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hoppesopp høy</x:v>
-[...314 lines deleted...]
-        <x:v>ULEFOSS</x:v>
+        <x:v>HL Japansk bro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HL Bigfoot med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
-[...127 lines deleted...]
-        <x:v>Høyt og Lavt Aktivitetspark AS</x:v>
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>