--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -1,1078 +1,1078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0a5a2bc14949f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad491431b7847cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R8f6f7938d9ea4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rceeb9cab3ea5489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f6f7938d9ea4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rceeb9cab3ea5489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>713500e Tress Raw Nature Eco Cape Cod Stolphopp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713508e Tress Raw Nature Eco Atakama Balansbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713505e Tress Raw Nature Eco Myrstacken Balansbana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lars Laj A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kildebrøndevej 48</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greve, Denmark</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-320, hinderbana, sort, 30-191-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-520, hinderbana, sort, 30-191-170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Balansbom våg, hinderbana, sort/grön, 30-180-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>SL175591 Balansbana S​</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4073 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lappset Group Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PL 8146</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rovaniemi</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>SL175535 Balansbana​</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175530 Balansbom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grå, 30-180-041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hoppesopp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>713508e Tress Raw Nature Eco Atakama Balansbana</x:v>
+        <x:v>Hoppesopp låg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8093966</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8091272</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0020, 3073 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAGS Aneby AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 133</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANEBY</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Tønne med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Horisontell gångbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL Diskbro med stolpar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0023</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lågendalsveien 3388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Steinsholt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>713009e Tress Raw Nature Eco Bron Balansstock</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lars Laj A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kildebrøndevej 48</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greve, Denmark</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>UniPlay Volta item. 8091272</x:v>
+        <x:v>Taugang med balansestolper, aktivitetsapparat, brun/grå/grön, 30-191-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Taugang med balansestolper, aktivitetsapparat, blå/gul/röd, 30-191-132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Balansstyltor med stäpp, balans, grå, 30-191-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Repstien, hinderbana, sort/grön, 30-180-040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3kant step H-195, hinderbana, sort, 30-191-150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175560 Pall, Klöver</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SL175561 Pall Tallkotten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4073 0022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lappset Group Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 8146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rovaniemi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoppesopp høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Balance play</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Outdoor furniture, playground and park equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UniPlay Volta item. 8102461</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3073 0020, 3073 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HAGS Aneby AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 133</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ANEBY</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>713505e Tress Raw Nature Eco Myrstacken Balansbana</x:v>
-[...319 lines deleted...]
-        <x:v>HL Horisontell gångbro med stolpar</x:v>
+        <x:v>HL Balansstavar med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL Tønne med stolpar</x:v>
+        <x:v>HL DNA med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL Diskbro med stolpar</x:v>
+        <x:v>HL Bigfoot med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hoppesopp høy</x:v>
-[...319 lines deleted...]
-        <x:v>HL Balansstavar med stolpar</x:v>
+        <x:v>HL Japansk bro med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Steinsholt</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL DNA med stolpar</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>HL Liggende stokk med stolpar</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>HL Bigfoot med stolpar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Balance play</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Outdoor furniture, playground and park equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Høyt og Lavt Aktivitets Konsepter AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lågendalsveien 3388</x:v>
       </x:c>