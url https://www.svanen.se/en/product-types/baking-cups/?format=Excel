--- v1 (2026-03-03)
+++ v2 (2026-05-07)
@@ -1,1085 +1,1181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc1996d87b44800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1418897b14209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rc385c178526e4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R220425cae6774530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc385c178526e4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R220425cae6774530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Scan Filter Rondell, Dia=250 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1999918169 Muffinform, ABENA, Ø50mm, ubleget, pergament, large 24 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Vit, 62x54 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 62x54 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Fyrkantig Vit, 50x50x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Vit, 75x20 mm, 6x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muffinsform, Ø50mm, vit, Large, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am. Muffin, 50x36 mm vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procurator Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bullformar, stora</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bakformar, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golden LF SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scan Filter vita bakformar, 60x20 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Coop Amerikanska Muffinsformar, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Knäckformar 14*18 mm, 240 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Stora</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Bullform 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Muffinsform, Vit, 50x35 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Cortina, Vit, 20x15 - 100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 50x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 60x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Vita bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakform Vit Cortina, 90x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa Småbrödformar, 150 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Siluett of Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 421</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristinehamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Bakform Vit Cortina, 90x25 mm</x:v>
+        <x:v>Muffinsform, Rema 1000 DK, Ø8,2cm, oblekt, pergament</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>REMA 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 65x20 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Bakformar, 65x20 mm</x:v>
+        <x:v>Aristo Rondeller, Vita Ø=105 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Amerikanska muffinsformar, Stora</x:v>
-[...31 lines deleted...]
-        <x:v>Coop Amerikanska Muffinsformar, 24 st</x:v>
+        <x:v>Scan Filter Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cortina, Oblekt 20x15 -100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Cup cake formar, 125 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siluett of Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 421</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristinehamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Bakformar, 62x54 mm</x:v>
-[...255 lines deleted...]
-        <x:v>Coop Änglamark Knäckformar 14*18 mm, 240 st</x:v>
+        <x:v>Coop Stora cup cake formar, 150 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0018</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
+        <x:v>Coop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siluett of Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 421</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kristinehamn</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>