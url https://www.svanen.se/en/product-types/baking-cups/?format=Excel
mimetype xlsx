--- v2 (2026-05-07)
+++ v3 (2026-07-07)
@@ -1,85 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1418897b14209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7516ca07c4fb4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R220425cae6774530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f2fb766d6574a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R220425cae6774530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f2fb766d6574a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Scan Filter Fyrkantig Vit, 50x50x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Vit, 75x20 mm, 6x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scan Filter Rondell, Dia=250 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
@@ -132,50 +228,274 @@
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Scan Filter vita bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golden LF SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muffinsform, Ø50mm, vit, Large, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bakformar, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am. Muffin, 50x36 mm vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procurator Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bullformar, stora</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Aristo Bakformar, 62x54 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
@@ -196,986 +516,2458 @@
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter Fyrkantig Vit, 50x50x20 mm</x:v>
-[...31 lines deleted...]
-        <x:v>ICA Amerikanska muffinsformar, Medium</x:v>
+        <x:v>Coop Amerikanska Muffinsformar, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA bakform blomma Mini 35x32mm  45x30 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Vit, 75x20 mm, 6x500 st</x:v>
+        <x:v>Scan Filter Blomma bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Pisa Bakform White/Gold 65x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Blomma Stor 50x50mm  36x16st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 75x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fika i Helsingborg fika på Berga Bakform 90x25mm  12x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Johnséns Bakform 90x25mm  2x500 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Muffinsform, Ø50mm, vit, Large, FSC Mix</x:v>
+        <x:v>Scan Filter Am Muffinsform 50x36 mm flowpack olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Rasta bakform 90x32 mm 2x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls bakform 75x32mm olika färger 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Småbrödsformar 35x20mm olika färger och mönster  48x100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Mormors Bageri bakform 62x52 mm olika färger 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Romantic Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Kanelbulle bakform 90x25 mm olika färger  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA City bullform 90x25mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Pisa Bakform White/Gold 75x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bakform 20x15 - 100x25mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Muffinsform 50x33mm olika färger och mönster  20x60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Condeco bakform 62x52 mm olika färger 4X250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 65x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bagaren bakform 20x15 - 100x25 mm olika mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kobia Am. Muffinsform Röd/Vit/Blå 50x36mm 3x200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad 7-Eleven bakform 62x40 mm 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter svenska flaggan bakform 50x33 mm 20x100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Små muffinsformar 50x25mm olika färger och mönster  24x75 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Pressbyrån bakform 90x20 mm 2x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Picknick Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am Muffinsform 50x36 mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Smörbulle bakform 90x25mm olika färger  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am Muffinsform 60x36 mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Condeco bakform 62x40 mm olika färger 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Knäckformar 14*18 mm, 240 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Stora</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lyreco Muffinsform, Vit, 50x35 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Bullform 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Rondeller, Vita Ø=105 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Cortina, Vit, 20x15 - 100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 50x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muffinsform, Rema 1000 DK, Ø8,2cm, oblekt, pergament</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Abena</x:v>
+        <x:v>REMA 1000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter Am. Muffin, 50x36 mm vita</x:v>
-[...63 lines deleted...]
-        <x:v>ICA Bullformar, stora</x:v>
+        <x:v>Aristo Bakformar, 65x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 60x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Vita bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakform Vit Cortina, 90x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Småbrödformar, 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cortina, Oblekt 20x15 -100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Stora cup cake formar, 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Cup cake formar, 125 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Flagga bakform 35x20 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Prickig Stereo Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Julmotiv bakform 20x15 - 100x25 mm olika färger och mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Röda Franskväv bakform 50x25 mm 11x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Mono bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Urshultsbagaren bakform 50x28mm  2500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Sandbergs Konditori Nybro bakform 75x20mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad 7-Eleven bakform 90x20 mm 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bakformar Små mönstrade 35x20mm  48x100 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Bakformar, vita</x:v>
+        <x:v>Scan Filter Am Muffinsform 60x36 mm flowpack olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bagaren bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Romantic Mix Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Prickig Mono bakform 20x15 - 100x25 mm, olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Zebra Bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Mormors Bageri bakform 62x52 mm 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bakform 20x15 - 100x25mm flowpack olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Hexagon bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Dommino Bakform White/Gold 50x50x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Muffinsform mönstrad 50x25mm  75st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Golden LF SM</x:v>
-[...127 lines deleted...]
-        <x:v>ICA Amerikanska muffinsformar, Stora</x:v>
+        <x:v>Tingstad Bröd&amp;Salt bakform 75x35 mm 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Blomma 2 bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Bageributik Made with Oatly bakform 90x25mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Johnséns Bakform 75x32mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 50x27mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA bakform Mönstrad/Prickig 50x33mm  60 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
-      </x:c>
-[...542 lines deleted...]
-        <x:v>Kristinehamn</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>