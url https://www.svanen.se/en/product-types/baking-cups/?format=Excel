--- v3 (2026-07-07)
+++ v4 (2026-09-06)
@@ -1,2485 +1,2677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7516ca07c4fb4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47afb9e1e0640ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1f2fb766d6574a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd5e445cbeb34476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1f2fb766d6574a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5e445cbeb34476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1999918169 Muffinform, ABENA, Ø50mm, ubleget, pergament, large 24 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muffinsform, Ø50mm, vit, Large, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5049 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Små muffinsformar 50x25mm olika färger och mönster  24x75 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Golden LF SM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2049 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GREÅKER</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Amerikanska Muffinsformar, 24 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Änglamark Knäckformar 14*18 mm, 240 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Änglamark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 62x54 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Vit, 75x20 mm, 6x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter vita bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bakformar, vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bullformar, stora</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Procurator Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Rondell, Dia=250 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Vit, 62x54 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am. Muffin, 50x36 mm vita</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scan Filter Fyrkantig Vit, 50x50x20 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ICA Amerikanska muffinsformar, Medium</x:v>
+        <x:v>ICA bakform blomma Mini 35x32mm  45x30 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Vit, 75x20 mm, 6x500 st</x:v>
+        <x:v>Scan Filter Blomma bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Pisa Bakform White/Gold 65x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Blomma Stor 50x50mm  36x16st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 75x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fika i Helsingborg fika på Berga Bakform 90x25mm  12x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Johnséns Bakform 90x25mm  2x500 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter Rondell, Dia=250 mm</x:v>
-[...31 lines deleted...]
-        <x:v>1999918169 Muffinform, ABENA, Ø50mm, ubleget, pergament, large 24 stk</x:v>
+        <x:v>Scan Filter Am Muffinsform 50x36 mm flowpack olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Rasta bakform 90x32 mm 2x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls bakform 75x32mm olika färger 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Småbrödsformar 35x20mm olika färger och mönster  48x100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Mormors Bageri bakform 62x52 mm olika färger 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Romantic Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Kanelbulle bakform 90x25 mm olika färger  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA City bullform 90x25mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Pisa Bakform White/Gold 75x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bakform 20x15 - 100x25mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Muffinsform 50x33mm olika färger och mönster  20x60 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Condeco bakform 62x52 mm olika färger 4X250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 65x20mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Bagaren bakform 20x15 - 100x25 mm olika mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kobia Am. Muffinsform Röd/Vit/Blå 50x36mm 3x200 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad 7-Eleven bakform 62x40 mm 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter svenska flaggan bakform 50x33 mm 20x100 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Pressbyrån bakform 90x20 mm 2x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Picknick Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am Muffinsform 50x36 mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Smörbulle bakform 90x25mm olika färger  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Am Muffinsform 60x36 mm olika färger mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Condeco bakform 62x40 mm olika färger 4x250 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Muffinsform, Rema 1000 DK, Ø8,2cm, oblekt, pergament</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5049 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Abena</x:v>
+        <x:v>REMA 1000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aabenraa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tingstad Vit, 62x54 mm</x:v>
-[...127 lines deleted...]
-        <x:v>ICA Bakformar, vita</x:v>
+        <x:v>Coop Cup cake formar, 125 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coop Stora cup cake formar, 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Småbrödformar, 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Bullform 150 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siluett of Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristinehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Rondeller, Vita Ø=105 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakform Vit Cortina, 90x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 50x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Bakformar, 65x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Amerikanska muffinsformar, Stora</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter Am. Muffin, 50x36 mm vita</x:v>
-[...63 lines deleted...]
-        <x:v>ICA Bullformar, stora</x:v>
+        <x:v>Lyreco Muffinsform, Vit, 50x35 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Vita bakformar, 50x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Vita bakformar, 60x20 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Cortina, Vit, 20x15 - 100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cortina, Oblekt 20x15 -100x25 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Am. Muffin, 60x36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad Bröd&amp;Salt bakform 75x35 mm 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Blomma 2 bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Dahls Bageributik Made with Oatly bakform 90x25mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Johnséns Bakform 75x32mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Tokyo Bakform White/Gold 50x27mm olika antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA bakform Mönstrad/Prickig 50x33mm  60 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aristo Bakformar, 62x54 mm</x:v>
+        <x:v>Scan Filter Flagga bakform 35x20 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Prickig Stereo Bakform 20x15 - 100x25mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scan Filter Julmotiv bakform 20x15 - 100x25 mm olika färger och mönster och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Röda Franskväv bakform 50x25 mm 11x500 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aristo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter vita bakformar, 50x25 mm</x:v>
-[...63 lines deleted...]
-        <x:v>ICA bakform blomma Mini 35x32mm  45x30 st</x:v>
+        <x:v>Scan Filter Mono bakform 20x15 - 100x25 mm olika färger och antal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Urshultsbagaren bakform 50x28mm  2500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aristo Sandbergs Konditori Nybro bakform 75x20mm  2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aristo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tingstad 7-Eleven bakform 90x20 mm 2x500 st</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3049 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baking cups</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>049 Grease-proof Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scan Filter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikhemsvägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Bakformar Små mönstrade 35x20mm  48x100 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scan Filter Blomma bakform 20x15 - 100x25 mm olika färger och antal</x:v>
-[...1854 lines deleted...]
-      <x:c t="str">
         <x:v>Scan Filter Am Muffinsform 60x36 mm flowpack olika färger mönster och antal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
@@ -2725,242 +2917,50 @@
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Eslöv</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>ICA Muffinsform mönstrad 50x25mm  75st</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>ICA bakform Mönstrad/Prickig 50x33mm  60 st</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3049 0028</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Baking cups</x:v>
       </x:c>
       <x:c t="str">
         <x:v>049 Grease-proof Paper</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scan Filter AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vikhemsvägen 17</x:v>
       </x:c>