--- v2 (2026-06-06)
+++ v3 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc93812eb9b4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282c41e83076431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rba6aa52ef7d24d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdced70819f584ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba6aa52ef7d24d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdced70819f584ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -11876,28346 +11876,29146 @@
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Würth Putzpapier Blau 0899 800 823</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Toilet 280 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P8F Natura I 1-5c 6TRP150/12 (519245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Red 1-5c 12TRP 150/10 (519127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Natural Env 200/10 (477351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus 2P Hyb 21x144 235 Vf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus White 3P 21x90 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic 2P Hyb 21x144 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Bordeaux Red 200/12 (477824)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Cb Wuerth Eco-Line White 2P 6x1 205</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Po Hand Cb Keo White 2P 6x1 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Adv 2p Z (471132)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Flushable Multifold HT Adv Z (129089)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Wh 1-2c 12TRP 200/10 (519151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Couch Roll Adv 2p 60cm x 68m  (124264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Purple 200/10 (477207)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem ES 4p 153s (110405)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Sand 200/10 (477426)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green Singlefold HT C&amp;C Adv 2p V (290283)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Black 100/12 (477675)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F White 200/10 (477149)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NeutLunchNap C&amp;C 29x32/14F Vichy500/2/4 (478001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>No Br Nap 33/1 4f white 9x500 (478556)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nap 29x32/1 4f Whit Mus 8x500 (477318)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Dark Blue 100/12 (477594)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wiping Paper Plus Blue M4 (473293)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Combi Roll W1/2 2 ply (509253)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Yellow 150/12 (477901)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Combi Roll W1/2 2ply (509274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F White 100/12 (477577)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M2 (101260)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt cream 1-4c 100/12 (479814)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Non Stop M 2 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Handtuch Eco Line 0899 810 481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Basic System Towel M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Compressed Soft Multifold HT Adv 2p M-fold (120454)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>523263 Tork LunchNap Sherpas 4F 2P300/10 (479287)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>523850 Tork LunchNap wh Sod 4F 2P 300/10 (479366)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Singlefold HT Adv 2p V fold (290163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Lime 50/18 (470308)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K25007 Tork LunchNap bgy 4F 2P 300/8 (478599)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork TextDi2P 8F Yellow1-4c 16TRP 100/12 (470319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Pap Chamois Roll 2ply (473399)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Greenspa Pefletti Roll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Black 1-5c 12TRP 150/10 (519133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Light Blue 200/10 (477844)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Dark Green 200/10 (477423)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Rural 400/8 (509361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Basic White 2P 6x1 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Toilet Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Blau 0899 800 774</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P 4F Sodexo300/12 (509371)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Wh 1-2c 360TRP 200/10 (519154)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Yellow 100/12 (477911)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERNER PUTZTUCH 370484</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F Red 100/12 (470315)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Green HTR Adv 2p 150m (290076)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Uni 1p 290m (605490)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Facials Prem ES 2p 100 (140280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 3P 21x120 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic Zz 2P Rc 20x200 224</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Roll 2ply (473284)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Weiß 0899 800 653</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HATO CB ZVG GREEN, WHITE and NATURAL 2P 20x160 ZZ, recycled fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 3-5c 72TRP 150/12 (519223)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Terracotta 200/12 (477838)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wiping Paper (473480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Kitchen Roll (101245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delaval Softcel 1000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Blue Green 150/12 (477909)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F B. Pink 50/18 (478802)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Yellow Roll W1 1 ply (127107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Normfest Putztuch 7875-503</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F NÖ Holding 200/10 (477600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Ind Wiping Paper Green Roll W1 (129364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Grey 1-5c 8TRP 100/12 (519198)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic M Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Tissueline Zz 2P Rc 20x200 244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Red 500/8 (509307)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Wh 1-2c 30TRP 150/10 (519118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M1 1 ply (140001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Adv Towel, 5 ply (746000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Black 200/10 (477851)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 3p 250s (110336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 190s (120221)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Bordeaux Red 100/12 (477599)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Nat Multifold HT Ad 2p (130299)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502083 Tork Coreless Midsize Prem 2p 800 (472585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zetflower Topa 19010-04</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork PeakServe® ContinuousTM Hand Towel, Advanced (100589)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Industrial Towel Blue 3ply (899906)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CELULOSA INDUSTRIAL 2C ADICEL 500 (663190)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P4F Convivio 300/10 (478700)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>533113 Tork LunchNap whi 4F 1P 556/9 (478744)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 1P 4F Wh 3c 144TRP 500/5 (519333)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Brown 100/12 (477774)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap whi lP 4F 500/5 (509517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Sand 150/12 (477565)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 1c 17pa 1000/8 (17857)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN Snk DispNap bdx 2P 4F 100/5/8 (18451)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Red 1-5c 8TRP 100/12 (519195)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Black 1-5c 6TRP 150/12 (519232)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Wh 3-5c 24TRP 150/12 (519238)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Black 200/10 (477148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wiping Paper Plus M4 (473264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Heavy Duty WP Blue W1 (130070)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Dark Green 150/10 (477413)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 1-2c 120 TRP 400/8 (519171)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Black 1-5c 12TRP 200/10 (519167)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p Z (130289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Blue Roll W1 (130050)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Good Morning 200/10 (477302)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Kringloop CF M1 1 ply (610143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork SmartOne Mini TR Adv 2p 620s (7322540656282)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 3-5c 168TRP 150/12 (519224)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap leaf 2P 4F 100/5/8 (13670)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Adv 2p Z (120225)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Brown 200/10 (477208)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 2p Z (150298)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Black 150/12 (470404)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem ES 3p 170s (100170)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper 1 Ply Blue (130002)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Non Stop L3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5390101 Elis Toil pap2ply 380m x 1 (472120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Kuesten Zz 2P Rc 20x200 244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toti Daunasoft Rc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Terracotta 150/12 (478763)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Ind.Roll 1ply W1 32 cm 1150 m (473344)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt wh 1-2c 64TRP 50/18 (479785)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29/2 4f Tork wh 3-4c 128TRP 300/10 (479973)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Katrin Classic Blue 2P Lam 1000 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29/2 4f Tork wh 1-2c 128TRP 300/10 (479971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin System Toilet Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoto Daunasoftt Non Printed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formaclean Putztuch 330 401</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 3-5c 360TRP 150/10 (519107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Diamond Centerfeed Rol M2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F L.Blue1-5c 12TRP 150/10 (519115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Grey 1-5c 6TRP 150/12 (519247)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Wh 1-2c 360TRP 150/10 (519120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Blue Green 200/10 (477845)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Anthracite 150/12 (509403)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 1P 4F Wh 1-2c 18TRP 500/5 (519328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 8F Champagne 150/10 (477882)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Yellow 150/10 (477862)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork NATURAL Paper Towel 2 Ply (102152)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Industrial Wipe Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Bord 1-5c 12TRP 200/10 (519164)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Bord 1-5c 12TRP 200/10 (519147)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Grey 1-5c 6TRP 150/12 (519230)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Red 1-5c 6TRP 150/12 (519227)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MPRO Maxi bobine DC bleu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Clean&amp;Clever Zz 2P 20x200 224 Pefx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 3-5c 12 TRP 400/8 (519173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Blue Green 150/10 (477874)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Uni 2p 170m (120258)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2p 248s (110284)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CLEAN and CLEVER PROF Toilettenp PRO 101 (2117601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork OptiServe® Coreless TP Adv 2 ply 820s (472630)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Adicel 7/6 38 m 2-ply white (605349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>193-492 Tork IF Nap Whi 1P 4F 225/40 FSC (10841)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 3c 5pa 1000/8 (17856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 1c 5pa 500/8 (17844)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Vario Roll (129265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Wh 1-2c 6TRP 150/12 (519233)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Red 1-5c 12TRP150/10 (519110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Rain Forest 150/12 (478312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 1-2c 96TRP 100/12 (519187)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 8F Champagne 100/12 (477615)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tapira Plus Topa (07730004)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Yellow 1-5c 8TRP100/12 (519196)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 1-2c 10TRP 200/8 (519311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Cfeed M2 C&amp;C (610134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Soft HTR Prem 2p 100m (290016)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Bistro 400/8 (509359)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Sand 1-5c 8TRP 100/12 (519193)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Ind Wiping Paper Green Roll W1 (129243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F L.Blue 1-5c 8TRP100/12 (519199)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Extra Long HTR Univ 1p 280m (120059)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Roll W1 (130040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Extra Soft Conventional Toilet Roll Premium - 3 Ply (120340)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Yellowl -5c 6TRP 150/12 (519244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Bord 1-5c 12TRP 150/10 (519130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Wh 1-2c 8TRP 100/12 (519201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 30x30cm 2P 4F White 100/48 (605510)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Sand 1-3c lOTRP 200/8 (519319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 1-2c 24TRP 150/12 (519218)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>C-Fold Hand Towel Tapira (7730744)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Singlefold HT C&amp;C Univ 1p V fold (290152)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F L.Blue 50/18 (470311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 3c 5pa 500/8 (17846)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNaplP 4F Dark Blue 500/5 (509523)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 3c 30TRP 200/8 (519316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Dark Green 200/10 (477214)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502084 Tork Coreless Midsize Adv 2p 500s (472599)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus White 3P 21x90 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Lime 150/10 (477860)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Yellow 200/10 (477841)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Adv 1p 240m (110163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mid-size TR Prem 2p 90m (127520)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Easy Pick M2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 1-2c 360TRP 200/10 (519137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 1-2c 12 TRP 400/8 (519169)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Pink Light 150/10 (477849)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Industrial Towel L Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Katrin Classic Blue 3P Lam 500 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 1 ply (473350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Adv 2p (290265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNaplP 4F Orange 500/5 (509520)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DispNap whi 1P CF 300/24 (10935)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2p 400s (110771)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Univ 2p (6413200023436)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SV 26X43 1P MAXISELFQUICK 152/36 (478768)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERNER PUTZTUCH 370486</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p Z-fold (130289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F Champ 100/12 (478815)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F White 150/12 (478746)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GH G040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Black Restamax 150/12 (470122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NB Nap 29x32/1 4f white 8x600 (478743)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt red 1-4c 50/18 (479805)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Centerfeed Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Towel ZVG BLUE 2P 20x160 ZZ, recycled fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb One Paper White 2P 42x260</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wiping Paper Blue M4 (473480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hoto Boni Eco </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Nat Subway 200/40 (102034)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Wh 3-5c 72TRP 150/12 (519239)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F White 50/20 (509414)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Champagne 150/10 (477868)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Orange 150/10 (477870)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Sl Neutral White 2P 6x1 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic Z-Z Ctrl 21x240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap29x39 2P 4F CreditMut 300/8 (479259)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M1 (101230)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt mp green 1-4c 100/12 (479821)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Peach 50/18 (470310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green Singlefold HT Univ 1p V fold (290135)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axisoft Falthandtuch 1051075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solan Interfold (811212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P4F CuisEvo 300/10 (479250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Red 100/12 (477591)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DispNap cf 1P wh Mons 2c 300/24 (12233)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever Industrial Roll 400 2P R (605482)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem ES 3p 150s (6413200022286)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex Wiping Paper M4 (8710499059008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>523260 Tork LunchNap Score 4F 2P 300/10 (479284)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic System Towel M 2 Lp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus One Stop M 2 Lp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Basic Non Stop M 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Kitchen Roll (6413200034173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZZ Towel (2 ply Nature, 21,8cm PROP) (414056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERNER PUTZTUCH 370490</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORK Basic Paper Natural Cfeed M2 2ply (121209)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KATRIN INWI</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZETPUTZ COMFORT 11476-01</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDVLIES  PUTZPAPIER 247628</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KATRIN KITCHEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDVLIES PUTZPAPIER 2449</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KATRIN INWI BLUE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PUTZPAPIER BLAU 1000 3P 48520</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDVLIES  PUTZPAPIER 2476</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Extra Soft Kitchen Roll 8-p (102523)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAND DIAMONDPACK 2PLY  6X1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KATRIN PLUS KITCHEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENGELBERT STRAUSS 15.14.030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ATR CARTECHNIC PUTZTUCH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENGELBERT STRAUSS 15.14.040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tork PeakServe® Continuous™ Hand Towel, Advanced (100589)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>SE/004/001</x:v>
-[...28 lines deleted...]
-        <x:v>Würth Putzpapier Blau 0899 800 823</x:v>
+        <x:v>SE/004/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Blue Cfeed 2ply M2 (102026)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Dark Green 500/8 (509305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Sand 1-5c 6TRP 150/12 (519241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Black 50/20 (509419)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Dark Blue 150/12 (470405)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Bordeaux Red 150/12 (478875)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Sl Blue 3P Lam 500 380</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Wh 1-2c 160TRP 100/12 (519204)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap whi 1P 4F 225/5/8 (10840)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 3-5c 6TRP 150/12 (519221)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Napk Katrin Classic Easy1 42x280/170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic System Hand Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 3-5c 360TRP 200/10 (519141)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 2ply Z (150400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wiping Paper Plus M4 (473472)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>525034 Tork LunchNap blk 4F 2P 300/8 (477990)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>11200 Tork Conv TR Prem 2p 200s (472146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Weiß 0899 800 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Plus Toilet 280 </x:v>
+        <x:v>Tork Wiping Paper Plus Cfeed M2 C&amp;C (601502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Roll W1 1000m (130100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Uni 2p 320m (110296)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GVS Tapira 3 ply Toilet Paper (7730023)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Jumbo TR Neut 2p 120m (605099)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Adv Multifold HT 2p Z (7322540759143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F L.Blue1-5c 12TRP 150/10 (519132)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZZ Towel (Fighting Assortment) (66329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Combi Roll W1/W2 (509271)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Extra Soft Singlefold HT Prem 2p V (100278)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Couch Roll Adv 2p 60cm x 60,7m  (124263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Couch Roll Adv 2p 50cm x 50m (125250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jangro Folded Hand Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Folded Hand Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Non Stop M2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Dinner 2P8F Natura I 1-5c 6TRP150/12 (519245)</x:v>
+        <x:v>Katrin Greenspa Pefletti</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F D. Green 300/8 (478604)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 8F White 100/12 (477579)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 2P 21x144 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Dark Green 150/12 (478757)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Dark Green 100/12 (477604)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F King Ludwig 150/12 (478311)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Lunch 3P 8F Red 1-5c 12TRP 150/10 (519127)</x:v>
+        <x:v>Clean And Clever Topa Sma 101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Peach 100/12 (477912)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 2P 8F Natural Env 200/10 (477351)</x:v>
+        <x:v>Tork LunchNap 2P 4F Lime 200/10 (477840)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hato Katrin Plus 2P Hyb 21x144 235 Vf</x:v>
+        <x:v>Tork Ind. Heavy Duty WP Blue W1 (130080)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Industrial Wipe White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hato Katrin Plus White 3P 21x90 200</x:v>
+        <x:v>Tork LunchNap 1P 4F Sodexo 400/8 (509355)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>527503 Tork DispNap Disney 500/8 (478004)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Cb Diamond White 2P 6x1 190</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Bord 1-5c 6TRP 150/12 (519229)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Wh 1-2c 96TRP 100/12 (519203)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Yellow 1-5c 8TRP100/12 (519212)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 1-2c 120TRP 400/8 (519179)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 1P 4F Wh 1-2c 144TRP 500/5 (519330)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 3P 4F Wh 3c 96TRP 200/12 (519310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Washstation Paper blue 1 ply W6 (130008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Dark Blue 200/12 (477825)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap Blu Che 1P 4F 400/8 (509351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Biscuit 150/12 (478751)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 8F White 150/10 (477416)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DispNap nat cf 1P 300/24 (478094)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt midnblue 1-4c 100/12 (479820)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P 4F API 300/10 (478734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex™ Wip Pap Plus Blue M4 (473391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus One Stop L 3 Lp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hato Katrin Classic 2P Hyb 21x144 235</x:v>
+        <x:v>Tork DinnerNap 2P 8F Natural Env 150/12 (477352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 3-5c 120 TRP 400/8 (519175)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P8F Natural 1-5c 12TRP200/10 (519163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Grey 150/10 (477869)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Grey 150/12 (478762)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Cuisine 400/8 (509358)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Red 200/10 (477417)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prop Ecotex Joker (414047)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Natural Mini Jumbo TR Adv 2p 170m (120377)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p Z (120398)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Bord 1-5c 8TRP 100/12 (519213)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 3-5c 150TRP 150/10 (519106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Wh 3-5c 30TRP 150/10 (519122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 40x40cm 2P 4F White100/12 (605509)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv (130289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Champagne 100/12 (477588)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt midn blue 1-4c 50/18 (479810)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K25006 Tork LunchNap red 4F 2P 300/8 (478597)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral System Hand Towel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toti Cb Jangro System 2Ply, Recycled Fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork HD WP W1/W2 (473382)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f LP burgundy 1-2c 300/8 (479983)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Centerfeed roll neutral (473359)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delaval Softcel 1000R 3L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f Tork red 1-4c 300/8 (479989)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 3p 250s (110883)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hollu Toilet Paper 3ply (120303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Soft Hand Towel Roll Premium (120016)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Yellow Cfeed M1 1ply (120144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green C-fold Hand Towel Adv 2p (290280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Propia Mini Centerfeed Roll C&amp;C (610122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Black 1-5c 6TRP 150/12 (519249)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Grey 1-5c 12TRP 200/10 (519148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Light Blue 100/12 (477913)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Sand 1-5c 12TRP 150/10 (519125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Red 1-5c 12TRP 200/10 (519144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P4F Convivio 300/12 (509372)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 1-2c 30TRP 200/10 (519135)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 3-5c 12TRP 400/8 (519181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Cbag Nap Bon Appetit 200/6 (13662)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F White 200/10 (477402)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap whi 1P 4F 200/36 (605517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 3c 34pa 1000/8 (17869)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Adv Wash Cloth Folded, 6 ply (747450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Resta M2 White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork CocktNap 2P 4F Bordeaux Red 200/12 (477824)</x:v>
+        <x:v>Jumbo TR Neut 2p 350 Metro (470350)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F Black 50/20 (509421)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hand Cb Wuerth Eco-Line White 2P 6x1 205</x:v>
+        <x:v>Tork Extra Soft Singlefold Hand Towel (100278)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork OptiServe® ES Coreless TP Prem 3 ply 550s (472650)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Compressed Soft Multifold HT Prem 2p Z-fold (100889)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 1c 1pa 1125/8 (12841)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Bord 1-5c 6TRP 150/12 (519246)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Champ 1-5c 6TRP 150/12 (519226)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 1-2c 32TRP 100/12 (519186)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p M-fold (130288)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Prem 2p M (100288)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Sand 150/12 (478747)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 198s (12291)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CLEAN and CLEVER PROF Toilettenp PRO 100 (2117600)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Plus White 2P 6x1 600 205</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt wh 1-2c 256TRP 50/18 (479787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork HTR for Elec D. 2p 24,7cm x 143m (471178)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Peach 300/8 (470303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt black 1-4c 100/12 (479649)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Po_Hato Cb Resolution Zz 2P Rc 20x200224</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Po Hand Cb Keo White 2P 6x1 190</x:v>
+        <x:v>Tork Folded Toilet Paper Adv 2p 252s (114277)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Bord 1-5c 12TRP 150/10 (519113)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Anthracite 100/12 (509401)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Red Restamax 150/12 (470124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Champ 1-3c lOTRP 200/8 (519320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Light Blue 150/10 (477871)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Wh 1-2c 24TRP 150/12 (519234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Wh 1-2c 150TRP 150/10 (519119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 3P 4F Wh 1-2c 24TRP 200/12 (519306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Dark Blue 150/10 (477412)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 3c 10TRP 200/8 (519315)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J97342 Tork Mini Jumbo Toilet Roll 200m (472587)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus Zz 2P Vf 20x200 224</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Dark Green 150/12 (477572)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed 2ply M2 (129107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Non Stop M 2 Wide</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Centerfeed Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Xpress Multifold HT Adv 2p Z (471132)</x:v>
-[...63 lines deleted...]
-        <x:v>Tork Lunch 2P 8F Wh 1-2c 12TRP 200/10 (519151)</x:v>
+        <x:v>Tork LunchNap 33x33 2P 4F Cuisine 200/10 (509349)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Couch Roll Adv 2p 60cm x 68m  (124264)</x:v>
-[...31 lines deleted...]
-        <x:v>Tork LunchNap 2P 4F Purple 200/10 (477207)</x:v>
+        <x:v>Tork Dinner 3P 8F Wh 3-5c 32TRP 100/12 (519206)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Conv TR Prem ES 4p 153s (110405)</x:v>
-[...31 lines deleted...]
-        <x:v>Tork LunchNap 2P 8F Sand 200/10 (477426)</x:v>
+        <x:v>Tork Mini Jumbo TR Adv 2p 130m (605091)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Brown 200/12 (477834)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Green Singlefold HT C&amp;C Adv 2p V (290283)</x:v>
-[...31 lines deleted...]
-        <x:v>Tork DinnerNap 3P 4F Black 100/12 (477675)</x:v>
+        <x:v>Tork LunchNap 3P 4F White 150/10 (477414)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 8F White 500/8 (509308)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean and Clever SMA 200 ZZ (2133779)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Terra Pancho V 150/12 (479483)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F LBlue 1-5c 12TRP 200/10 (519166)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Adv 2p 130m (120207)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Adv 2p 360m (120205)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Prem 2p 360m (110275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2p 200sh (120236)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5279801 Elis Toil pap 2ply 380m x6 (472119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>193-123 McDo Nap 43x28 whi 1P 500/9 FSC (478611)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Conv TR SOFTY 2-P 180s (568709)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Centerfeed roll Argos (473349)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Dark Blue 200/10 (477215)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001, SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 2P 4F White 200/10 (477149)</x:v>
+        <x:v>Tork XPN DispNap 1P 4F Wh 3c 17pa 1125/8 (12849)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Blue Cfeed M2 (628207)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 2c 1pa 500/8 (17842)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Blue C-fold Hand Towel Univ 1p (120188)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Soft HTR Adv 2p 150m (290067)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 7/6 2p 400s (12324)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2ply 320sh (100320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>U Ecologique White 100% pure cellulose (336901)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Biscuit 50/20 (509425)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap Bonne Journée 4F 2P 300/10 (479286)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress XSoft Multifold HT Prem 2p M (100297)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jumbo Toilet, PL Prop (105210)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 2P 21x144 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic One Stop L2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 2p Z (102019)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Couch Roll Univ 1p 60cm x 69,7m (124265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 3-5c 300 TRP 400/8 (519176)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Blue Cfeed M2 (128208)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 272s (120210)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Initial Toil Pap 2ply 380m x6 (472092)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Initial</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502080 Tork Coreless Midsize Uni 1p 1300 (472584)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt burgundy 1-4c 50/18 (479806)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K25001 Tork LunchNap cre 4F 2P 300/8 (478593)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Wipers Virgin Mix Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Blue Singlefold Hand Towel (290145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 272s (120211)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Heavy Duty WP W1 (130060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Folded Hand Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Grey 1-5c 12TRP 200/10 (519165)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Cbag Nap Bon Appetit 100/12 (470262)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Singlefold HT Univ 1p V fold (290158)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 3-5c 160TRP 100/12 (519192)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Ind Wiping Paper Blue Roll W1 (128407)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIDY CF roll 2-ply 210sh 6r (568713)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIXA White Toipa 138/6-R (24372)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fixa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Bright Pink 200/10 (477155)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Terracotta 100/12 (477601)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Brown 150/10 (477872)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt wh 3-4c 16TRP 100/12 (479790)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Cfeed M1 (100147)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whitehat LunchNap C&amp;C 2P 4F PYel 200/10 (470401)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever Toipa 12r 2c STD 23m (605492)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Grey 1-3c lOTRP 200/8 (519325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Pink Light 100/12 (509400)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Centerfeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Cb Hagleitner 2P 6x1 205</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formaclean Putztuch 330 221</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Combi Roll W1/2 2ply (509255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2P 160sh (120234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502081 Tork Coreless Midsize Adv 2p 900s (472199)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt wh 1-2c 16TRP 100/12 (479789)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Toilet 300 Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Kitchen </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Reso Resolutions 774314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Univ 1p (120181)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Prem 2p 360m (110273)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rouleau 198 feuilles papier toilette (395072)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Red 50/20 (509416)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Champagne 200/10 (477153)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001, SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>NeutLunchNap C&amp;C 29x32/14F Vichy500/2/4 (478001)</x:v>
+        <x:v>Tork LunchNap 29x39 2P 4F D. Blue 300/8 (478602)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x32 1P 4F Dupont 500/8 (479308)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Industrial Roll Neutral 2-ply W1 1500 sh (473368)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>No Br Nap 33/1 4f white 9x500 (478556)</x:v>
-[...2 lines deleted...]
-        <x:v>SE/004/001</x:v>
+        <x:v>Tork Lunch 3P 8F Wh 3-5c 360TRP 150/10 (519124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Wh 3-5c 6TRP 150/12 (519237)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Delft-Ware 400/8 (509356)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 3c 280TRP 200/8 (519318)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Cb Kay Blue 3P Lam 500 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Essity Hygiene and Health AB</x:v>
-[...13 lines deleted...]
-        <x:v>SE/004/001</x:v>
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hagleitner Midirolle W2 6R</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Essity Hygiene and Health AB</x:v>
-[...10 lines deleted...]
-        <x:v>Tork DinnerNap 3P 4F Dark Blue 100/12 (477594)</x:v>
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Purple 100/12 (477775)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap whi 1P 33 4F 100/28 (509337)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Peach 150/10 (477863)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 8F Black 150/10 (477881)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 153s (605494)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 200s (472165)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 405s (605487)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mini Jumbo TR Neut 2p 120m 45core (605499)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HIG IND 2C ADICEL 130 (605622)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Combi Roll W1/2/3 (130042)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh Elephants C&amp;C 200/10 (17565)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Heavy Duty WP Combi roll W1/W2 (130062)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT C&amp;C 2p Z (600289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Grey 50/20 (509426)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Natural Conv TR Adv 2p 248s (110299)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORK Wiping Paper Plus Green Vario W5 (129255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 1-2c 300TRP 400/8 (519180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Katrin Classic Blue 3P Lam 500 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>11150 Tork Conv TR Prem 2p 150s (472145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Weiß 0899 800 511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Geh Ultracut Zz 2P Rc 20x200 224</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap whi 2P 2F 200/5/8 (15850)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010, SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Bordeaux Red 500/8 (509306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 3-5c 24TRP 150/12 (519222)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 1-2c 8TRP 100/12 (519185)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus Easyflush 2P 21x144 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic Blue 2P 21x144 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Champ 1-5c 12TRP 150/10 (519109)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Black 1-5c 8TRP 100/12 (519216)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 3-5c 150TRP 200/10 (519140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 1-2c 12TRP 200/10 (519134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Grey 100/12 (477673)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNaplP 4F Lime 500/5 (509518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 2ply (605486)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever Toipa 6r CPT 38m (605489)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Univ 2p (47111138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork PeakServe Continuous Hand Towel (100585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P4F Natural 1-5c 12TRP200/10 (519146)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 1-2c 360TRP 150/10 (519103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 1-2c 12TRP 400/8 (519177)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 1p Z (471074)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress XSoft Multifold HT C&amp;C 2p M (600297)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Ind Wiping Paper Green Roll W1 (129244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green C-fold Hand Towel Adv 2p (290287)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 2p M (150300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CLEAN and CLEVER SMART Falthandtuch SMA 200 (2088999)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Folded Toilet Paper Adv 2p 242s (114271)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Red 150/12 (477609)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001, SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Reflex™ Wiping Paper Plus Blue M4 (473293)</x:v>
-[...63 lines deleted...]
-        <x:v>Tork DinnerNap 2P 4F Yellow 150/12 (477901)</x:v>
+        <x:v>Tork LunchNap 2P 8F White 200/10 (477150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Champagne 150/12 (477611)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001, SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Basic Paper Combi Roll W1/2 2ply (509274)</x:v>
-[...31 lines deleted...]
-        <x:v>Tork DinnerNap 3P 4F White 100/12 (477577)</x:v>
+        <x:v>Tork DinnerNap 2P 4F Black 150/12 (478761)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001, SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Wiping Paper Plus Cfeed M2 (101260)</x:v>
-[...63 lines deleted...]
-        <x:v>Katrin Classic Non Stop M 2 Yellow</x:v>
+        <x:v>Tork Conv TR Prem ES 2ply 200sh (100120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2p 200s (100200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3002384 nap 29x39/1 4f whit Wht 8x500 (477322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 3c 17pa 500/8 (17849)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap Orange 2P 2F 200/5/8 (18963)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 1-2c 160TRP 100/12 (519188)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Wh 1-2c 6TRP 150/12 (519217)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Couch Roll Adv 2p 60cm x 50m (124259)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P 4F White 300/12 (509373)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNaplP 4F Dark Green 500/5 (509521)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Kitchen Roll 2 ply (120223)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Black 200/12 (477829)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Allduk (798480)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus System Toilet Lp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Handtuch Eco Line 0899 810 481</x:v>
+        <x:v>Axisoft Toilettenpapier 3 Lag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Reso Devidage Central 771100A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kay Blue 09532-010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Basic Centerfeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean And Clever V-Falz Sma 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 3c 17pa 1000/8 (17859)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap whi 2P 2F 200/5/8 BK (15851)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Brown 300/8 (477995)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Bright Pink 150/12 (478758)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 8F Dark Blue 100/12 (477619)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt cream 1-4c 50/18 (479795)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M2 (621230)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Cb Clean And Clever 2P Lam 1000 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Hasenkampf Zz 2P Vf 20x200 244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Po Hand Cb Reso White 2P 6x1 190</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Formaclean Putztuch 320 403</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Blue Multifold HT Univ Z (150388)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 3P 21x90 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Bordeaux Red 150/12 (477570)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>529500 Tork LunchNap whi Sod 4F 1P 500/8 (479352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt burgundy 1-4c 100/12 (479818)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F Sand 100/12 (470314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Prem 2p 170m (110254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Classic White 1P 6x1 205</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>527100 Tork DispNap wh 1P 500/8 (477999)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Toilet Paper</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f Tork wh 1-2c 120TRP 300/8 (479979)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Champ 1-5c 8TRP 100/12 (519210)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 8F Wh 1-2c 12TRP 150/10 (519117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 3P 4F Wh 3c 12TRP 200/12 (519308)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Adv 2p 160m (605092)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F White 500/8 (509300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Compressed Soft Multifold HT Prem 2p M-fold (100888)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Classic White 2P 6x1 205</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Blau 0899 800 773</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Basic System Towel M</x:v>
+        <x:v>Hato Cb Heinz White 2P 21x110 235</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Yellow Cfeed M2 1 ply (120150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Champ 50/18 (478787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Singlefold Hand Towel, C&amp;C, Advanced (290258)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F White 300/8 (478551)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Champagne 200/12 (477835)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Bordeaux Red 200/10 (477213)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 2c 1pa 1125/8 (12842)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Normfest Putztuch 7875-504</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 2 ply (509244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus C-Fold 2 Easy Flush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Xpress Compressed Soft Multifold HT Adv 2p M-fold (120454)</x:v>
-[...255 lines deleted...]
-        <x:v>Katrin Greenspa Pefletti Roll</x:v>
+        <x:v>Tork Lunch 1P 8F Wh 3-5c 120TRP 400/8 (519183)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Lime 150/12 (477900)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Resta M2 Peach</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Lunch 3P 8F Black 1-5c 12TRP 150/10 (519133)</x:v>
+        <x:v>Tork Basic Paper Roll 2ply (473467)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2P 600s (110777)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Adv 2p 380m (472118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ind. Roll Neutral 2-ply W1,2 1000 sh (473364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zetflower Topa 19005-04</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Blue Singlefold Hand Towel 2ply Adv (290186)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Purple 300/8 (477994)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt wh 3-4c 64TRP 50/18 (479786)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Coreless Midsize Uni 1p 1300 (472584)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Cfeed M2 (151131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 250s (110789)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toti Cb Tissueline Gigant L2 Vf 250 1x6, Virgin Fibre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Putzpapier Blau 0899 800 850</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Würth</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Plus White 2P 21x110 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Toilet 300 Easy Flush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Kitchen Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Cb Wuerth Blue 3P Lam 500 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green Singlefold HT Adv 2p V fold (290179)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Blue Cfeed M2 (130035)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Classic Sys White 1P 6x1 210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 2P 21x110 235</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Axisoft Toilettenpapier 2 Lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Champagne 200/10 (477427)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 2P 4F Light Blue 200/10 (477844)</x:v>
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p Z (120289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Singlefold HT Adv 2p V fold (290143)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PL Abena 480mm 1p Careness Jumbo Toipa (64032)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MULTI USO 2C ADICEL 130 2C (663100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 3c 1pa 1125/8 (12843)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN Snk DispNap leaf 2P 4F 100/5/8 (13671)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap bdx 2P 4F 100/5/8 (18450)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Anthracite 150/10 (477848)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 2P 8F Dark Green 200/10 (477423)</x:v>
+        <x:v>Tork CocktNap 2P 4F Blue Green 200/12 (477839)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 1P 4F Rural 400/8 (509361)</x:v>
+        <x:v>Rioba Cockt 3P 4F Wh 200/12 (509526)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tork</x:v>
-[...13 lines deleted...]
-        <x:v>Hand Katrin Basic White 2P 6x1 190</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Cb Hagl Natur M 1Ply 1x6 300</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Zetflower Topa 19009-04</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 1-2c 150TRP 150/10 (519102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>511501 Tork Jumbo TR Uni 1p 650m (472117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 2c 17pa 1000/8 (17858)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>193-591 McDo Nap 43x28 whi 1P 500/9 FSC  (478615)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Red 50/18 (478788)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f Tork Black 1-4c 300/8 (479995)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Metro Pro bobine 450 feuilles blanche (473456)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Black 1-5c 12TRP 200/10 (519150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Wh 3-5c 360TRP 200/10 (519158)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Orange 100/12 (477915)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 322s (605488)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Industrial HD WP W7 (130082)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean&amp;Clever Jumbo Toilet 160 2P (605096)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERNER PUTZTUCH 370489</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Reflex Basic Paper 1 ply Yellow M4 (7322540799644)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Natural Coreless Midsize Adv 2p900s (471255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Green HTR Adv 2p 150m McDo (120096)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Yellow 1-3c lOTRP 200/8 (519322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Pink Light 200/10 (477847)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 1P 4F Country 400/8 (509360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean And Clever V-Falz Pro 203</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Küsten Sanft V-Falz (09717777)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 2c 17pa 1125/8 (12848)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Orange 50/18 (470309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 3c 1pa 500/8 (17833)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Green Singlefold HT C&amp;C Univ 1p (290137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Singlefold HT Adv 2p V fold (290173)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Red 1-5c 12TRP 200/10 (519161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>193-492 Tork IF Nap whi 1P 4F 225/40 FSC (10841)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Soft Singlefold HT C&amp;C Adv 2ply (290268)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper 2 ply W1 500 m (605481)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Natural Env 150/12 (477357)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TORK Wiping Paper Plus Green Vario W5 (129253)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 1c 1pa 1000/8 (17851)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Yellow1-5c 12TRP 150/10 (519111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Sand 200/10 (477206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt champagne 1-4c 50/18 (479796)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt wh 1-2c 256TRP100/12 (479793)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Plus Sys White 2P 6x1 210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Katrin Classic Toilet Paper</x:v>
+        <x:v>N29X39/2 4f Tork wh 3-4c 48TRP 300/8 (479980)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Plus Sys Golmar 3P 6x1 210</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Würth Putzpapier Blau 0899 800 774</x:v>
+        <x:v>Jumbo TR Neut 2p 380m (64020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 1-2c 30TRP 400/8 (519178)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HMU PL Conv TR 3p 200s (1210)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo Adv 2p 170m 12/1 NCF (120377)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Combi Roll W1/2 (130041)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M2 (130044)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Roll W1 2 ply (129239)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper 2 ply W1 600m (605476)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Blue Roll W1 (130051)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F White 150/12 (477554)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Sand 50/18 (478786)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 1-2c 280TRP 200/8 (519314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M2 (101240)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Cfeed M1 (100152)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Adv 2p 200s (472161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Champ 1-5c 12TRP 200/10 (519160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 3-5c 12TRP 150/10 (519104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 8F Sand 100/12 (477622)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 1P Z (102020)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K78717 Nobrand exam roll white 2 ply 150s (473500)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hankies Virgin Mix Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toipa Virgin Mix Recycled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F wh Restamax 150/12 (470123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29/2 4f Tork wh 3-4c 16TRP 300/10 (479972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Gigant S 2 Lp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic One Stop M 2 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Industrial Wipe Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tissueline Soft&amp;Sauber 273070</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Normfest Papierrollen 7875-502</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>11460 Tork Conv TR Prem 2p 460s (472148)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic System Toilet 800 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Plus Non Stop L2 Lp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper 1ply (605474)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Towel Neutral Multifold Zfold 2ply (471186)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean And Clever Putztuch Pro 251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Natural Mini Jumbo TR Adv 2p 200m  (472612)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Adv 2p Z (120324)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DispNap whi 1P FF 300/36 (10933)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 33x33cm 2P 4F White 100/36 (605535)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BOSQUE VERDE HHT Jumbo RESISTENTE 120/1R 2P FSC (326299)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Brown CombiR W1/2 2 ply (151203)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>527500 Tork DispNap wh Avenance 1P 500/8 (479302)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502085 Tork Coreless Midsize Prem 3p 550 (472139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt mp green 1-4c 50/18 (479811)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Grey 300/8 (477992)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f Tork wh 1-2c 48TRP 300/8 (479978)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Yellow Roll W1 1 ply (127103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Orange 300/8 (470300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F White 100/12 (478814)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f NexxSt champagne 1-4c 100/12 (479815)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 2 ply (121208)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Prem 3p 120m (110255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Facials Prem 2p 150s (476417)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Roll W1 2 ply (509278)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Prem 2p Z (100289)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F D.Blue 100/12 (470316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 1c 5pa 1125/8 (12844)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh Aramark 500/8 (17564)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Singlefold Hand Towel, Universal (290153)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Uni 1p 240m (120161)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 400s (120776)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Adv 2p 360m (120272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Propia Centerfeed Midi Roll C&amp;C (610135)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>C-fold Private Label TAPIRA (773000)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jumbo TR 2p 380m (568710)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZZ Towel (2 ply Nature, 24,8cm PROP) (414052)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem ES 3ply 170s (101408)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>529501 Tork LunchNap Sogeres 4F 1P 500/8 (479306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>525180 Tork LunchNap ArpElior 4F 2P300/8 (479295)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N29x39/2 4f Tork champagne 1-4c 300/8 (479984)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt black 1-4c 50/18 (479813)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 2F Wh 2c 5pa 1000/8 (17865)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 2c 5pa 1125/8 (12845)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt wh 3-4c 64TRP 100/12 (479792)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p M (120288)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x39 2P 4F Yellow 300/8 (470302)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 3p 250s (110782)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Champagne 150/12 (478750)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 29x29 2P 4F White 300/10 (478589)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt cocoa 1-4c 50/18 (479812)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork SmartOne Mini TR Adv 2p 620s (472193)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 8f Tork NexxSt red 1-4c 100/12 (479817)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed 1ply M2 (473325)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap Black 2P 2F 200/5/8 (18961)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus Cfeed M2 (101250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Würth Ind. Roll 1ply W1 23 cm 1150 m (473345)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Würth</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Cfeed M1 (100130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 2c 17pa 500/8 (17848)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 2P 4F Wh 1c 17pa 500/8 (17847)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Extra Absorbent Kitchen Roll (509966)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN Snack DispNap whi 1P 4F 225/5/8 (17840)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap 1P 4F Wh 3c 5pa 1125/8 (12846)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Purple 50/18 (478794)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Terra 50/18 (478805)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork TexturedDinNap 2P 8F D.Green 100/12 (470317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Adv 2p 180m (472102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tg Handtuch W-Falz Extra Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 29x29 2P 4F Sodexo300/12 (509371)</x:v>
+        <x:v>Completta Toilettenpapier 3Lag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stille Putz- &amp; Polierrolle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HOTO Rochambeau 3 ply</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 8/6 2p 200s (12292)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N39 4f Tork NexxSt wh 3-4c 16TRP 50/18 (479784)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Inwi Katrin Classic Blue 2P Lam 500 380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hand Katrin Classic Sys White 2P 6x1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Folded Hand Towel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Non Stop Easyflush</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Toilet 400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Tg Extra Soft 3P 21x90 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Cb Axisoft Zz 2P Rc 20x200 244</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Toti Floralys Rc </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Floralys</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Bord 1-5c 8TRP 100/12 (519197)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Lunch 2P 8F Wh 1-2c 360TRP 200/10 (519154)</x:v>
+        <x:v>Tork Dinner 2P 4F Sand 1-5c 6TRP 150/12 (519225)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork DinnerNap 3P 4F Yellow 100/12 (477911)</x:v>
+        <x:v>Tork Reflex Wiping Paper Plus M4 (3133200063227)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Champ 1-5c 8TRP 100/12 (519194)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>BERNER PUTZTUCH 370484</x:v>
+        <x:v>Tork CocktNap 2P 4F Light Blue 200/12 (477837)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Dark Green 200/12 (477827)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Wh 3-5c 160TRP 100/12 (519208)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork SmartOne TR Adv 2p 1150s (7322540656145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Multifold HT Univ 2p Z (150299)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hato Katrin Classic White 2P 21x160 200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Kitchen Roll (101222)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Kitchen Roll 1 ply Extra Long (120151)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>502082 Tork Coreless Midsize Prem 2p 450 (472598)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 2 ply (121206)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 448s (120460)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 186s (605491)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean &amp; Clever Toipa 12r 2c STD 19m (605496)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MULTI USO 2C ADICEL 150 2C (663130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Dark Green 50/20 (509423)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Grey 1-5c 12TRP 150/10 (519114)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F LBlue 1-5c 12TRP 200/10 (519149)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Champ 50/20 (509415)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Brown 50/20 (509418)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 8F White 50/20 (509420)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 8F Sand Restamax 150/12 (470125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Blue Green 150/12 (477906)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Yell 1-5c 12TRP 200/10 (519162)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Wh 1-2c 12TRP 150/10 (519100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh 3-5c 30TRP 400/8 (519182)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 4F Wh 3-5c 30TRP 200/10 (519139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork TexturedDinNap 2P 4F Bordeaux 50/20 (509417)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic Long HT Roll Universal (120040)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Heavy Duty WP Blue Combi Roll W1/W2/W3 (130073)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Plus 2 ply W1 (605484)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 1P 4F Wh 1-2c 36TRP 500/5 (519329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Wh 1-2c 30TRP 200/8 (519312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Purple 150/10 (477865)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 4F Biscuit 100/12 (477667)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Adv 2p (290275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CoctNap 2P 4F Biscuit 200/12 (470001)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Basic Industrial Wipe Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Katrin</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Textured DinNap 2P 8F Red 100/12 (470315)</x:v>
-[...127 lines deleted...]
-        <x:v>Hato Katrin Classic White 3P 21x120 200</x:v>
+        <x:v>Clean And Clever Küchenrolle Pro 68</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Clean &amp; Clever</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Katrin Classic Centerfeed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Katrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hato Katrin Classic Zz 2P Rc 20x200 224</x:v>
+        <x:v>Clean And Clever Topa Sma 103</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Katrin</x:v>
+        <x:v>Clean &amp; Clever</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Basic Paper Roll 2ply (473284)</x:v>
-[...31 lines deleted...]
-        <x:v>Würth Putzpapier Weiß 0899 800 653</x:v>
+        <x:v>Hand Sl Sys Neutral White 2P 6x1 193</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Würth</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HATO CB ZVG GREEN, WHITE and NATURAL 2P 20x160 ZZ, recycled fibre</x:v>
+        <x:v>Tork Singlefold Hand Towel (290153)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Matic HTR Univ 150m (120069)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Sand 1-5c 12TRP 200/10 (519159)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 4F Bordeaux Red 150/10 (477411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Nat 1-2c 360TRP 200/10 (519168)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Anthracite 200/10 (477438)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 4F Orange 150/12 (477907)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 3P 4F Yellow1-5c 12TRP 150/10 (472303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Blue Cfeed 2ply M2 (128107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Soft Multifold HT Adv 2p Z-fold (120498)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Textured DinNap 2P 4F Dark Blue 50/20 (509424)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clean and Clever SMA 201 CF (2133780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>542410 Tork Nex DinNap whi 4F 2P 50/18 (478790)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 2P 8F Lime 150/12 (477908)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001, SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Prem 2p 396s 1 (12324)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Grey 1-5c 8TRP 100/12 (519214)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 2P 4F Yellowl-5c 6TRP 150/12 (519228)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Black 1-5c 8TRP 100/12 (519200)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 8F Red 1-5c 8TRP 100/12 (519211)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Dinner 3P 4F Wh 3-5c 96TRP 100/12 (519191)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Cockt 2P 4F Natural Env 200/8 (509502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Orange 200/12 (477831)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F White 200/12 (477534)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Wiping Paper Blue Cfeed M2 (130035)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Extra Absorbent Kitchen Rol 14-12/4 (120305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Brown Roll W1 1 ply (150109)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork XPN DispNap Lime 2P 2F 200/5/8 (18962)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Conv TR Uni 2p 500s (120323)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jumbo TR Neut 2p 380m (470004)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Facial Tissues Prem ES 2p 100 (140280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 8F Dark Blue 200/10 (477421)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Jumbo TR Prem 2p 360m C&amp;C (620263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork C-fold Hand Towel Adv 2p (290267)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork CocktNap 2P 4F Red 200/12 (477826)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Basic Paper Cfeed M2 2ply (605514)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Mini Jumbo TR Adv 2p 180m (605498)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork OptiServe® Nat Coreless TP Adv 2 ply 820s (472640)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M-Roll PL Outer Prop (410465)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BERNER PUTZTUCH 370487</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Dinner 2P 4F Wh 3-5c 72TRP 150/12 (519223)</x:v>
+        <x:v>Hoto Rochambeau 3Ply 4X51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holländaregatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mariestad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 8F Wh H.Dasz_Someday 400/8 (519359)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork CocktNap 2P 4F Terracotta 200/12 (477838)</x:v>
+        <x:v>Tork Lunch 2P 4F Sand 1-5c 12TRP 200/10 (519142)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tork</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork Reflex™ Wiping Paper (473480)</x:v>
-[...63 lines deleted...]
-        <x:v>Delaval Softcel 1000</x:v>
+        <x:v>Tork LunchNap 33x33 2P 4F CredMut 200/10 (509348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 2P 8F Baeckerei Ruetz 200/10 (519356)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh 3-5c 30 TRP 400/8 (519174)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Lunch 1P 4F Wh Karo Gruen 400/8 (509352)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 8F Dark Blue 150/10 (477419)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 2P 4F Orange 200/10 (477843)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork DinnerNap 3P 8F Yellow 100/12 (470252)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork LunchNap 3P 8F Sand 150/10 (477884)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork Xpress Nat Multifold HT Univ 1P Z (102021)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tork</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CLAREL BRT 3/12-R 2p WHT CPT FSC (8480017259394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tork PeakServe® Continuous™ Hand Towel, Universal (100585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAND DRYING ROLL 94981</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork DinnerNap 2P 8F Blue Green 150/12 (477909)</x:v>
-[...95 lines deleted...]
-        <x:v>Normfest Putztuch 7875-503</x:v>
+        <x:v>ZETPUTZ MULTICLEAN 11434-00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 2P 8F NÖ Holding 200/10 (477600)</x:v>
-[...95 lines deleted...]
-        <x:v>Katrin Classic M Yellow</x:v>
+        <x:v>Tork Soft Singlefold Advanced HT (290163)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDVLIES  PUTZPAPIER 244932</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Katrin</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hato Cb Tissueline Zz 2P Rc 20x200 244</x:v>
+        <x:v>ZETPUTZ MULTICLEAN 11452-00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 1P 4F Red 500/8 (509307)</x:v>
-[...319 lines deleted...]
-        <x:v>Zetflower Topa 19010-04</x:v>
+        <x:v>Tork Conventional Toilet Roll Premium 3p 200s (102513)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/004/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Away from Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU04 Tissue paper and tissue products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Essity Hygiene and Health AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Broplatsen 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDVLIES  PUTZPAPIER 248007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork PeakServe® ContinuousTM Hand Towel, Advanced (100589)</x:v>
-[...63 lines deleted...]
-        <x:v>CELULOSA INDUSTRIAL 2C ADICEL 500 (663190)</x:v>
+        <x:v>Tork Singlefold Towel Universal (290153)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Essity Hygiene and Health AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Broplatsen 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tork LunchNap 29x29 2P4F Convivio 300/10 (478700)</x:v>
-[...959 lines deleted...]
-        <x:v>Katrin Plus Non Stop L3</x:v>
+        <x:v>WÜRTH PUTZPAPIER 0899 800 525</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Katrin</x:v>
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5390101 Elis Toil pap2ply 380m x 1 (472120)</x:v>
-[...31 lines deleted...]
-        <x:v>Hato Cb Kuesten Zz 2P Rc 20x200 244</x:v>
+        <x:v>CLEAN &amp; CLEVER PRO 68 2214154</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Toti Daunasoft Rc</x:v>
+        <x:v>ZETPUTZ COMFORT 11470-00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SE/004/002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Away from Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU04 Tissue paper and tissue products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Metsä Tissue AB - Katrinefors bruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holländaregatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mariestad</x:v>
-      </x:c>
-[...24254 lines deleted...]
-        <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>