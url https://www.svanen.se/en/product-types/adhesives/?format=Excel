--- v0 (2026-02-11)
+++ v1 (2026-04-13)
@@ -1,3101 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6139aabe8a410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d770e7bfe742dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R13c1a37c38cc41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R24a4a4eab2ee4c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13c1a37c38cc41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24a4a4eab2ee4c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Beckers Rulleklæber Ekstra, 12 l</x:v>
-[...17 lines deleted...]
-        <x:v>Beckers</x:v>
+        <x:v>Yunik Pro Wall Adhesive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive H2O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Adhesive Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Quattro Vägglim 213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Dana Lim Quattro Vägglim 213, 15 kg</x:v>
-[...14 lines deleted...]
-        <x:v>2</x:v>
+        <x:v>RAW Roller S Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Tapet &amp; Vävlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix S2, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Wall Adhesive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 378</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Vävlim Extra 214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
-      </x:c>
-[...2974 lines deleted...]
-        <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>