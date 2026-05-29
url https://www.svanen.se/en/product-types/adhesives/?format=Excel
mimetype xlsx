--- v1 (2026-04-13)
+++ v2 (2026-05-29)
@@ -1,541 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d770e7bfe742dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc404a10b670346fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R24a4a4eab2ee4c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re0526a01892d4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24a4a4eab2ee4c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0526a01892d4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Dana Lim Quattro Vägglim 213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Roller S Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Tapet &amp; Vävlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Adhesive Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive H2O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIS V Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fischer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>fischerwerke GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto-Hahn-Str. 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Denzlingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Vävlim Extra 214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix S2, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 378</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Yunik Pro Wall Adhesive</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3097 0008</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>3097 0067</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
-      </x:c>
-[...414 lines deleted...]
-        <x:v>Køge</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>