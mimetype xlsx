--- v2 (2026-05-29)
+++ v3 (2026-07-28)
@@ -1,541 +1,541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc404a10b670346fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295504a7e9724755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Re0526a01892d4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3f6f7628100c46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0526a01892d4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f6f7628100c46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PP Adhesive Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive H2O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIS V Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fischer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>fischerwerke GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto-Hahn-Str. 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Denzlingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Roller S Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Tapet &amp; Vävlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dana Lim Quattro Vägglim 213</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5097 0069</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RAW Roller S Extra</x:v>
+        <x:v>Flügger Adhesive 378</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Wall Adhesive</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Vävlim Extra 214</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5097 0069</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>RAW</x:v>
+        <x:v>Dana Lim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Byggmax Tapet &amp; Vävlim</x:v>
-[...31 lines deleted...]
-        <x:v>PP Adhesive Felt</x:v>
+        <x:v>Flügger Adhesive 270</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0067</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Adhesive 377</x:v>
-[...122 lines deleted...]
-        <x:v>Køge</x:v>
+        <x:v>Flügger Adhesive 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Hey'di Semfix Hvit, 5 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hey'di Semfix Hvit, 15 kg</x:v>
+        <x:v>Hey'di Semfix S2, 15 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>