--- v3 (2026-07-28)
+++ v4 (2026-09-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295504a7e9724755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5a9e956caa4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3f6f7628100c46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9205eb21aa944903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f6f7628100c46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9205eb21aa944903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -260,50 +260,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dana Lim A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Københavnsvej 220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Køge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>JOTUN Lim Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Lim Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Lim Sprut &amp; Maskin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Vävlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flügger Adhesive 378</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3097 0067</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
@@ -512,30 +640,126 @@
         <x:v>2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adhesives</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colorama Tapetlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Colorama</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans Nordic AB (Fritsla)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritsla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colorama Tapetlim NW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Colorama</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans Nordic AB (Fritsla)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritsla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos NW Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>