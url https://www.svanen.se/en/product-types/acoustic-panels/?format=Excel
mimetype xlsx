--- v0 (2026-02-11)
+++ v1 (2026-04-12)
@@ -1,85 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra684893b28b94838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ccb11f8df24052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R04bbaa50a84e45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R83e10b96504d48fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04bbaa50a84e45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83e10b96504d48fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DenPanels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BY VENØ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BY VENØ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BY VENØ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BY VENØ</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
@@ -100,346 +260,186 @@
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DenPanels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aulum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DenPanels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fjordwall Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjordwall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aulum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
-[...31 lines deleted...]
-        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
+        <x:v>Denpanels Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DenPanels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjordwall</x:v>
-      </x:c>
-[...222 lines deleted...]
-        <x:v>DenPanels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aulum</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>