--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -1,438 +1,470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ccb11f8df24052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966c052ac8f84f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R83e10b96504d48fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6d0c910fc95046ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83e10b96504d48fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d0c910fc95046ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BY VENØ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>By Venø Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BY VENØ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>DenPanels</x:v>
-[...200 lines deleted...]
-        <x:v>Aulum</x:v>
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Textile Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjordwall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aulum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>DenPanels</x:v>
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aulum</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fjordwall Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjordwall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>