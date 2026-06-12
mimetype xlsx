--- v2 (2026-06-12)
+++ v3 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966c052ac8f84f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f856c78bec64d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6d0c910fc95046ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd8fb361b28784fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d0c910fc95046ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8fb361b28784fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">