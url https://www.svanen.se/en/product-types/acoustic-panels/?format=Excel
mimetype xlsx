--- v3 (2026-06-12)
+++ v4 (2026-08-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f856c78bec64d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bda4da837144c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd8fb361b28784fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R4537078df2554e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8fb361b28784fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4537078df2554e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -292,179 +292,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvadrat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvadrat Really ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lundbergsvej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ebeltoft</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Wood Panel – Smoked Oak – Black Core – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Denpanels Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjordwall Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0143</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Furniture and fitments</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjordwall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fog &amp; Venø A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buntmagervej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fjordwall Nordic Swan Ecolabel – Wood Panel – Walnut – Black Core – Felt</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Fjordwall Nordic Swan Ecolabel – Linoleum Panel – All Colours – Felt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0143</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Acoustic panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Furniture and fitments</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjordwall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fog &amp; Venø A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buntmagervej 5</x:v>
       </x:c>